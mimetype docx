--- v0 (2026-08-11)
+++ v1 (2026-10-28)
@@ -1,1320 +1,3308 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/xml" Extension="xml"/>
-[...10 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
+    <w:p w:rsidR="00704C39" w:rsidRPr="00102AB3" w:rsidRDefault="009651BC" w:rsidP="00704C39">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Fanwood" w:cs="Fanwood" w:eastAsia="Fanwood" w:hAnsi="Fanwood"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Cumplimiento de principios éticos y científicos </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Declaración de Cesión de Derechos de Autor</w:t>
+      </w:r>
+      <w:r w:rsidR="00704C39" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [#06]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009651BC" w:rsidRPr="00102AB3" w:rsidRDefault="009651BC" w:rsidP="009651BC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Este formulario de declaración /cesión de de</w:t>
+      </w:r>
+      <w:r w:rsidR="00102AB3" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rechos de autor se debe enviar con </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> los </w:t>
+      </w:r>
+      <w:r w:rsidR="00102AB3" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">otros </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">documentos </w:t>
+      </w:r>
+      <w:r w:rsidR="00102AB3" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(#07, #08 y # 09)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a la revista </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B60E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Ius</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B60E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et Tribunales </w:t>
+      </w:r>
+      <w:r w:rsidR="0019580A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>apropiadamente</w:t>
+      </w:r>
+      <w:r w:rsidR="00102AB3" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> diligenciados</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y firmado</w:t>
+      </w:r>
+      <w:r w:rsidR="00102AB3" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>s  por el (los) autor (es)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009323F4" w:rsidRPr="00102AB3" w:rsidRDefault="009323F4" w:rsidP="009651BC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>I.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009651BC" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Información</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Table1"/>
-[...13 lines deleted...]
-        <w:tblLook w:val="0400"/>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4077"/>
         <w:gridCol w:w="4901"/>
-        <w:tblGridChange w:id="0">
-[...4 lines deleted...]
-        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr>
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="003D626C" w:rsidRPr="00102AB3" w:rsidTr="009323F4">
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4077" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
+          <w:p w:rsidR="003D626C" w:rsidRPr="00102AB3" w:rsidRDefault="009651BC" w:rsidP="00112154">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r w:rsidRPr="00102AB3">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fecha</w:t>
+              <w:t>Fecha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4901" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
+          <w:p w:rsidR="003D626C" w:rsidRPr="00102AB3" w:rsidRDefault="003D626C" w:rsidP="00112154">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="003D626C" w:rsidRPr="00102AB3" w:rsidTr="00112154">
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="8978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
+          <w:p w:rsidR="003D626C" w:rsidRPr="00102AB3" w:rsidRDefault="009651BC" w:rsidP="00112154">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r w:rsidRPr="00102AB3">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Título del artículo :</w:t>
+              <w:t>Título del Artículo</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
+          <w:p w:rsidR="009323F4" w:rsidRPr="00102AB3" w:rsidRDefault="009323F4" w:rsidP="00112154">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="001749DD" w:rsidRPr="00102AB3" w:rsidTr="00112154">
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="8978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
+          <w:p w:rsidR="001749DD" w:rsidRDefault="001749DD" w:rsidP="00112154">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r w:rsidRPr="001749DD">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autores y N° DNI:</w:t>
+              <w:t>Autores y N° DNI:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
+          <w:p w:rsidR="001749DD" w:rsidRPr="00102AB3" w:rsidRDefault="001749DD" w:rsidP="00112154">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="003D626C" w:rsidRPr="00102AB3" w:rsidTr="009323F4">
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4077" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
+          <w:p w:rsidR="003D626C" w:rsidRPr="00102AB3" w:rsidRDefault="009651BC" w:rsidP="003D626C">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r w:rsidRPr="00102AB3">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dirección:</w:t>
+              <w:t>Dirección</w:t>
+            </w:r>
+            <w:r w:rsidR="00704C39" w:rsidRPr="00102AB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4901" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
+          <w:p w:rsidR="003D626C" w:rsidRPr="00102AB3" w:rsidRDefault="003D626C" w:rsidP="00112154">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="003D626C" w:rsidRPr="00102AB3" w:rsidTr="009323F4">
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4077" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
+          <w:p w:rsidR="003D626C" w:rsidRPr="00102AB3" w:rsidRDefault="00704C39" w:rsidP="00112154">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r w:rsidRPr="00102AB3">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Email:</w:t>
+              <w:t>Email:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4901" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
+          <w:p w:rsidR="003D626C" w:rsidRPr="00102AB3" w:rsidRDefault="003D626C" w:rsidP="00112154">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00704C39" w:rsidRPr="00102AB3" w:rsidTr="009323F4">
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4077" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
+          <w:p w:rsidR="00704C39" w:rsidRPr="00102AB3" w:rsidRDefault="00704C39" w:rsidP="00112154">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r w:rsidRPr="00102AB3">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tel:</w:t>
+              <w:t>Tel:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4901" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
+          <w:p w:rsidR="00704C39" w:rsidRPr="00102AB3" w:rsidRDefault="00704C39" w:rsidP="00112154">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00704C39" w:rsidRPr="00102AB3" w:rsidTr="009323F4">
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4077" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
+          <w:p w:rsidR="00704C39" w:rsidRPr="00102AB3" w:rsidRDefault="009651BC" w:rsidP="00112154">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r w:rsidRPr="00102AB3">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">País</w:t>
+              <w:t>País</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4901" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
+          <w:p w:rsidR="00704C39" w:rsidRPr="00102AB3" w:rsidRDefault="00704C39" w:rsidP="00112154">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:p w:rsidR="003D626C" w:rsidRPr="00102AB3" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009323F4" w:rsidRPr="00102AB3" w:rsidRDefault="00704C39" w:rsidP="003D626C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">II. </w:t>
+      </w:r>
+      <w:r w:rsidR="009651BC" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>El autor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="009651BC" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">s) </w:t>
+      </w:r>
+      <w:r w:rsidR="009651BC" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>garantiza</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="009651BC" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="009651BC" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00704C39" w:rsidRPr="00102AB3" w:rsidRDefault="00704C39" w:rsidP="003D626C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
-[...63 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00102AB3" w:rsidRDefault="00704C39" w:rsidP="00532AA0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...14 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a) </w:t>
+      </w:r>
+      <w:r w:rsidR="0019580A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">el artículo es original y </w:t>
+      </w:r>
+      <w:r w:rsidR="009651BC" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sus contenidos son producto de la directa contribución intelectual de El (los)</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3420" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> autor</w:t>
+      </w:r>
+      <w:r w:rsidR="009651BC" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (es)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00102AB3" w:rsidRDefault="00102AB3" w:rsidP="00532AA0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...10 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00704C39" w:rsidRPr="00102AB3" w:rsidRDefault="00102AB3" w:rsidP="00532AA0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...14 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>b) t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">odos los datos y las referencias a </w:t>
+      </w:r>
+      <w:r w:rsidR="009D3A9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>documentos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ya publicados están debidamente identificados con su respectivo crédito e incluidos en las notas bibliográficas y en las </w:t>
+      </w:r>
+      <w:r w:rsidR="009D3A9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>citas que se destacan como tal y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en los casos que así lo requieran</w:t>
+      </w:r>
+      <w:r w:rsidR="009D3A9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cuent</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> con las debidas autorizaciones de quienes poseen los derechos patrimoniales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00532AA0" w:rsidRPr="00102AB3" w:rsidRDefault="00532AA0" w:rsidP="00532AA0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...10 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00532AA0" w:rsidRPr="00102AB3" w:rsidRDefault="00102AB3" w:rsidP="00532AA0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...14 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3420" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>) t</w:t>
+      </w:r>
+      <w:r w:rsidR="009651BC" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>odos los autores participaron en el trabajo de una manera sustancial y asumen responsabilida</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3420" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="009651BC" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3420" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009651BC" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>pública por el artículo;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009651BC" w:rsidRPr="00102AB3" w:rsidRDefault="009651BC" w:rsidP="00532AA0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...10 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00532AA0" w:rsidRPr="00102AB3" w:rsidRDefault="00102AB3" w:rsidP="009651BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...14 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3420" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>) t</w:t>
+      </w:r>
+      <w:r w:rsidR="009651BC" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>odos los autores han revisado y aprobado el manuscrito presentado;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009651BC" w:rsidRPr="00102AB3" w:rsidRDefault="009651BC" w:rsidP="009651BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...14 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00704C39" w:rsidRPr="00102AB3" w:rsidRDefault="00102AB3" w:rsidP="00532AA0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...14 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00704C39" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3420" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>el artículo no ha sido publicado previamente en ninguna de s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>us versiones y</w:t>
+      </w:r>
+      <w:r w:rsidR="0019580A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el (los) autor(es) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>se compromete</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3420" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0019580A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(n) </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3420" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a no someterlo a consideración de otra publicación mientras esté en proceso de dictamen en la Revista </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B60E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ius</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B60E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B60E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tribunalis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EE3420" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ni posteriormente en caso de ser aceptado para </w:t>
+      </w:r>
+      <w:r w:rsidR="0019580A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">su </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3420" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>publicación</w:t>
+      </w:r>
+      <w:r w:rsidR="00704C39" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00532AA0" w:rsidRPr="00102AB3" w:rsidRDefault="00532AA0" w:rsidP="00532AA0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...14 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00704C39" w:rsidRPr="00102AB3" w:rsidRDefault="00102AB3" w:rsidP="00532AA0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...14 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="00704C39" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3420" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>el texto, ilustraciones, y cualquier otro material incluido en el manuscrito no infring</w:t>
+      </w:r>
+      <w:r w:rsidR="00530747" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3420" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ni</w:t>
+      </w:r>
+      <w:r w:rsidR="00530747" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ngún derecho de autor existente</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3420" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> u otros derechos de cualquier persona; </w:t>
+      </w:r>
+      <w:r w:rsidR="00530747" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>y se</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3420" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ha</w:t>
+      </w:r>
+      <w:r w:rsidR="00530747" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ce</w:t>
+      </w:r>
+      <w:r w:rsidR="009D3A9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(n)</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3420" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> responsable</w:t>
+      </w:r>
+      <w:r w:rsidR="009D3A9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(s)</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3420" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de cualquier litigio o reclamación relacionada con derechos de propiedad intelectual, exonerando de responsabilidad a la Universidad </w:t>
+      </w:r>
+      <w:r w:rsidR="00B60E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Continental</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3420" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y a la revista </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B60E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ius</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B60E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B60E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tribunalis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009D3A9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00532AA0" w:rsidRPr="00102AB3" w:rsidRDefault="00532AA0" w:rsidP="00532AA0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...14 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00704C39" w:rsidRPr="00102AB3" w:rsidRDefault="00102AB3" w:rsidP="00532AA0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...14 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidR="00704C39" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3420" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en caso de que el artículo sea aprobado para su publicación, autorizo de manera ilimitada en el tiempo a la Universidad Pedagógica y Tecnológica de Colombia, para que incluya dicho texto en la Revista </w:t>
+      </w:r>
+      <w:r w:rsidR="00B60E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B60E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ius</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B60E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B60E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tribunalis</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3420" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EE3420" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pueda almacenarlo, traducirlo, reproducirlo, editarlo, distribuirlo, digitalizarlo, exhibirlo y comunicarlo en el país y en el extranjero por medios impresos, electrónicos, CD, Internet, o cualquier otro medio conocido o por conocer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00532AA0" w:rsidRPr="00102AB3" w:rsidRDefault="00532AA0" w:rsidP="00532AA0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...10 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE3420" w:rsidRPr="00102AB3" w:rsidRDefault="00EE3420" w:rsidP="00EE3420">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...10 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sin embargo, la reproducción, publicación, transmisión u otra distribución o uso del artículo o cualquier material contenido en el mismo, en cualquier medio, requiere una citación a la Revista y el crédito apropiado </w:t>
+      </w:r>
+      <w:r w:rsidR="009D3A9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B60E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ius</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B60E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B60E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tribunalis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> como editor, de la siguiente manera: título del artículo, autor (s), título de la revista y el volumen / número y el año</w:t>
+      </w:r>
+      <w:r w:rsidR="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>copyleft</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="es-CO"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3EAFA145" wp14:editId="72CAA177">
+            <wp:extent cx="152400" cy="152400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="2" name="Imagen 2" descr="http://mirrors.creativecommons.org/presskit/icons/cc.large.png"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 1" descr="http://mirrors.creativecommons.org/presskit/icons/cc.large.png"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="152400" cy="152400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. Todos los materiales relacionados con ma</w:t>
+      </w:r>
+      <w:r w:rsidR="009D3A9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nuscritos, aceptados o </w:t>
+      </w:r>
+      <w:r w:rsidR="009D3A9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>rechazado</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s, incluyendo fotografías, figuras originales, etc., serán </w:t>
+      </w:r>
+      <w:r w:rsidR="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>conservados</w:t>
+      </w:r>
+      <w:r w:rsidR="00102AB3" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">por </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B60E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ius</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B60E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B60E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tribunalis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por un año tras la decisión del editor.</w:t>
+      </w:r>
+      <w:r w:rsidR="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Posteriormente e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>stos materiales serán destruidos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE3420" w:rsidRPr="00102AB3" w:rsidRDefault="00EE3420" w:rsidP="00EE3420">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...68 lines deleted...]
-      <w:pgNumType w:start="1"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00102AB3" w:rsidRDefault="00EE3420" w:rsidP="00EE3420">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Est</w:t>
+      </w:r>
+      <w:r w:rsidR="00530747" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> forma</w:t>
+      </w:r>
+      <w:r w:rsidR="00530747" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de derechos de autor debe ser firmad</w:t>
+      </w:r>
+      <w:r w:rsidR="00530747" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por todos los autores. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00102AB3" w:rsidRDefault="00102AB3" w:rsidP="00EE3420">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE3420" w:rsidRPr="00102AB3" w:rsidRDefault="00530747" w:rsidP="00EE3420">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3420" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>opias separadas de</w:t>
+      </w:r>
+      <w:r w:rsidR="00925A50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3420" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="00925A50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>os</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3420" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> forma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidR="00925A50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (diligenciados</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3420" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en su </w:t>
+      </w:r>
+      <w:r w:rsidR="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>totalidad) podrán ser presentado</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3420" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s por los autores ubicados en diferentes instituciones</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o países</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3420" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>; Sin embargo, todas las firmas deben ser originales</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0019580A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE3420" w:rsidRPr="00102AB3" w:rsidRDefault="00EE3420" w:rsidP="00532AA0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00073721" w:rsidRPr="00102AB3" w:rsidRDefault="00073721" w:rsidP="00532AA0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00704C39" w:rsidRPr="00102AB3" w:rsidRDefault="00704C39" w:rsidP="00704C39">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00073721" w:rsidRPr="00102AB3" w:rsidRDefault="00530747" w:rsidP="00073721">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Aut</w:t>
+      </w:r>
+      <w:r w:rsidR="00073721" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (e</w:t>
+      </w:r>
+      <w:r w:rsidR="00073721" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00073721" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C2C36" w:rsidRDefault="005C2C36" w:rsidP="005C2C36">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005C2C36" w:rsidRPr="00102AB3" w:rsidRDefault="005C2C36" w:rsidP="005C2C36">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Firma</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>_____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C2C36" w:rsidRDefault="005C2C36" w:rsidP="00073721">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005C2C36" w:rsidRDefault="00530747" w:rsidP="00073721">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Nombre</w:t>
+      </w:r>
+      <w:r w:rsidR="007974BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Completo</w:t>
+      </w:r>
+      <w:r w:rsidR="007974BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="005C2C36" w:rsidRPr="005C2C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005C2C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>y Documento de Identidad</w:t>
+      </w:r>
+      <w:r w:rsidR="00073721" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00073721" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00073721" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00073721" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00073721" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00073721" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00073721" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00073721" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00073721" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00073721" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00073721" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00073721" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00073721" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00073721" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00073721" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00073721" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00073721" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00073721" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00073721" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00073721" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00073721" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00073721" w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00530747" w:rsidRPr="00102AB3" w:rsidRDefault="00530747" w:rsidP="00073721">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003D626C" w:rsidRPr="00102AB3" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:sectPr w:rsidR="003D626C" w:rsidRPr="00102AB3">
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="008661D6" w:rsidRDefault="008661D6" w:rsidP="009A1140">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="008661D6" w:rsidRDefault="008661D6" w:rsidP="009A1140">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
-[...3 lines deleted...]
-  <w:font w:name="Fanwood"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:font w:name="Comic Sans MS">
+    <w:panose1 w:val="030F0702030302020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="script"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="008661D6" w:rsidRDefault="008661D6" w:rsidP="009A1140">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="008661D6" w:rsidRDefault="008661D6" w:rsidP="009A1140">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00B3088F" w:rsidRPr="00732514" w:rsidRDefault="00530747" w:rsidP="00B3088F">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
-        <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
-        <w:szCs w:val="24"/>
-        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t xml:space="preserve">Revista</w:t>
+      <w:t>Revista</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
+  <w:p w:rsidR="00B60E1E" w:rsidRDefault="00B60E1E" w:rsidP="00B60E1E">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-        <w:szCs w:val="44"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...7 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
+  <w:p w:rsidR="00B60E1E" w:rsidRDefault="00B60E1E" w:rsidP="00B60E1E">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
-      <w:rPr/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="44"/>
+      </w:rPr>
     </w:pPr>
-    <w:hyperlink r:id="rId1">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">https://journals.continental.edu.pe/index.php/iusettribunalis/index</w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="44"/>
+      </w:rPr>
+      <w:t>Ius</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="44"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> et </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="44"/>
+      </w:rPr>
+      <w:t>Tribunalis</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+  </w:p>
+  <w:p w:rsidR="00B60E1E" w:rsidRDefault="00B60E1E" w:rsidP="00B60E1E">
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:hyperlink r:id="rId1" w:history="1">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+        </w:rPr>
+        <w:t>https://journals.continental.edu.pe/index.php/iusettribunalis/index</w:t>
       </w:r>
     </w:hyperlink>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-      </w:rPr>
+    <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
+  <w:p w:rsidR="00B3088F" w:rsidRDefault="00B3088F">
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...30 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Encabezado"/>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml"/>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:abstractNum w:abstractNumId="0">
+    <w:nsid w:val="501B73D8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BF2EDB86"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
-  <w:defaultTabStop w:val="720"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:defaultTabStop w:val="708"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="003D626C"/>
+    <w:rsid w:val="00073721"/>
+    <w:rsid w:val="000B4D58"/>
+    <w:rsid w:val="000F4A5D"/>
+    <w:rsid w:val="00102AB3"/>
+    <w:rsid w:val="001115BA"/>
+    <w:rsid w:val="0013482E"/>
+    <w:rsid w:val="001749DD"/>
+    <w:rsid w:val="0019580A"/>
+    <w:rsid w:val="002962E8"/>
+    <w:rsid w:val="003D626C"/>
+    <w:rsid w:val="00405DC5"/>
+    <w:rsid w:val="004D297E"/>
+    <w:rsid w:val="004F6193"/>
+    <w:rsid w:val="00530747"/>
+    <w:rsid w:val="00532AA0"/>
+    <w:rsid w:val="005A0A79"/>
+    <w:rsid w:val="005C2C36"/>
+    <w:rsid w:val="0062008D"/>
+    <w:rsid w:val="00704C39"/>
+    <w:rsid w:val="007239B0"/>
+    <w:rsid w:val="00724A59"/>
+    <w:rsid w:val="007974BA"/>
+    <w:rsid w:val="0082783C"/>
+    <w:rsid w:val="008661D6"/>
+    <w:rsid w:val="008B35E0"/>
+    <w:rsid w:val="008E2C22"/>
+    <w:rsid w:val="00925A50"/>
+    <w:rsid w:val="009323F4"/>
+    <w:rsid w:val="00933D37"/>
+    <w:rsid w:val="009651BC"/>
+    <w:rsid w:val="009A1140"/>
+    <w:rsid w:val="009D3A9C"/>
+    <w:rsid w:val="009F01F3"/>
+    <w:rsid w:val="00A15493"/>
+    <w:rsid w:val="00B3088F"/>
+    <w:rsid w:val="00B60E1E"/>
+    <w:rsid w:val="00BF133B"/>
+    <w:rsid w:val="00C77595"/>
+    <w:rsid w:val="00D03A3C"/>
+    <w:rsid w:val="00D96141"/>
+    <w:rsid w:val="00E017F8"/>
+    <w:rsid w:val="00E63EDA"/>
+    <w:rsid w:val="00E751F3"/>
+    <w:rsid w:val="00EE3420"/>
+    <w:rsid w:val="00F756BD"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="es-CO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=","/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="es-CO"/>
+        <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
-    <w:name w:val="normal"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="footnote reference" w:uiPriority="0"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="004F6193"/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
-[...119 lines deleted...]
-  <w:style w:type="character" w:styleId="Fuentedeprrafopredeter" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Tablanormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
-      <w:tblInd w:w="0.0" w:type="dxa"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108.0" w:type="dxa"/>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="Sinlista" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculo">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="003D626C"/>
     <w:rPr>
-      <w:color w:val="0000ff" w:themeColor="hyperlink"/>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="003D626C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:color="auto" w:space="0" w:sz="4" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="auto" w:space="0" w:sz="4" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textonotapie">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextonotapieCar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="009A1140"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TextonotapieCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextonotapieCar">
     <w:name w:val="Texto nota pie Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textonotapie"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="009A1140"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Refdenotaalpie">
     <w:name w:val="footnote reference"/>
     <w:rsid w:val="009A1140"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EncabezadoCar"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00B3088F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="EncabezadoCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
     <w:name w:val="Encabezado Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Encabezado"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B3088F"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Piedepgina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00B3088F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PiedepginaCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B3088F"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Default" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
-    <w:rsid w:val="008F070E"/>
+    <w:rsid w:val="00704C39"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
-    <w:name w:val="Subtitle"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="shorttext">
+    <w:name w:val="short_text"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="004F6193"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Prrafodelista">
+    <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00532AA0"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textodeglobo">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextodegloboCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008B35E0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...3 lines deleted...]
-      <w:szCs w:val="48"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table1">
-    <w:basedOn w:val="TableNormal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodegloboCar">
+    <w:name w:val="Texto de globo Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Textodeglobo"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008B35E0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="footnote reference" w:uiPriority="0"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="004F6193"/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hipervnculo">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003D626C"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tablaconcuadrcula">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="003D626C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
-      <w:tblStyleRowBandSize w:val="1"/>
-      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108.0" w:type="dxa"/>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textonotapie">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextonotapieCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009A1140"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextonotapieCar">
+    <w:name w:val="Texto nota pie Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Textonotapie"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009A1140"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Refdenotaalpie">
+    <w:name w:val="footnote reference"/>
+    <w:rsid w:val="009A1140"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Encabezado">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="EncabezadoCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B3088F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4419"/>
+        <w:tab w:val="right" w:pos="8838"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
+    <w:name w:val="Encabezado Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Encabezado"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B3088F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Piedepgina">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PiedepginaCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B3088F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4419"/>
+        <w:tab w:val="right" w:pos="8838"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
+    <w:name w:val="Pie de página Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Piedepgina"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B3088F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00704C39"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="shorttext">
+    <w:name w:val="short_text"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="004F6193"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Prrafodelista">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00532AA0"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textodeglobo">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextodegloboCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008B35E0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodegloboCar">
+    <w:name w:val="Texto de globo Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Textodeglobo"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008B35E0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:divs>
+    <w:div w:id="754858485">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="135949661">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="889463464">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1686322732">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
+
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.continental.edu.pe/index.php/iusettribunalis/index" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -1562,50 +3550,87 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</go:gDocsCustomXmlDataStorage>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E298D35-B4AD-470F-B86D-96192A9875A7}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
-    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>1</Pages>
+  <Words>497</Words>
+  <Characters>2737</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>22</Lines>
+  <Paragraphs>6</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Título</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company>Hewlett-Packard Company</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>3228</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
+</file>
+
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>tuptc</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>tuptc</dc:creator>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>