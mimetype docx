--- v0 (2026-08-11)
+++ v1 (2026-10-28)
@@ -1,1856 +1,3048 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/xml" Extension="xml"/>
-[...10 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
+    <w:p w:rsidR="00482EFA" w:rsidRDefault="00482EFA" w:rsidP="00482EFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Fanwood" w:cs="Fanwood" w:eastAsia="Fanwood" w:hAnsi="Fanwood"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00482EFA" w:rsidRDefault="00482EFA" w:rsidP="00482EFA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="44"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="44"/>
+        </w:rPr>
+        <w:t>Ius</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="44"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="44"/>
+        </w:rPr>
+        <w:t>Tribunalis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="00482EFA" w:rsidRDefault="00482EFA" w:rsidP="00482EFA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+          </w:rPr>
+          <w:t>https://journals.continental.edu.pe/index.php/iusettribunalis/index</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00122F17" w:rsidRDefault="00122F17" w:rsidP="002920B5">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="50"/>
+          <w:szCs w:val="50"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002920B5" w:rsidRPr="00482EFA" w:rsidRDefault="002920B5" w:rsidP="002920B5">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Fanwood"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00482EFA">
+        <w:rPr>
+          <w:rFonts w:cs="Fanwood"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reporte del Editor/ Editor </w:t>
+      </w:r>
+      <w:r w:rsidR="00122F17" w:rsidRPr="00482EFA">
+        <w:rPr>
+          <w:rFonts w:cs="Fanwood"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>de Campo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002920B5" w:rsidRPr="00482EFA" w:rsidRDefault="002920B5" w:rsidP="002920B5">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3227"/>
+        <w:gridCol w:w="5751"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002920B5" w:rsidRPr="000B0AE5" w:rsidTr="008C65C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3227" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002920B5" w:rsidRPr="000B0AE5" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B0AE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Autor (es)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5751" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002920B5" w:rsidRPr="000B0AE5" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002920B5" w:rsidRPr="000B0AE5" w:rsidTr="008C65C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3227" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002920B5" w:rsidRPr="000B0AE5" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B0AE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Número del articulo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5751" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002920B5" w:rsidRPr="000B0AE5" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002920B5" w:rsidRPr="000B0AE5" w:rsidTr="008C65C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3227" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002920B5" w:rsidRPr="000B0AE5" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B0AE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Título del artículo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5751" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002920B5" w:rsidRPr="000B0AE5" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002920B5" w:rsidRPr="000B0AE5" w:rsidTr="008C65C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3227" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002920B5" w:rsidRPr="000B0AE5" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B0AE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Fecha del envío a la revista</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5751" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002920B5" w:rsidRPr="000B0AE5" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002920B5" w:rsidRPr="000B0AE5" w:rsidTr="008C65C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3227" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002920B5" w:rsidRPr="000B0AE5" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B0AE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Fecha de entrega al editor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5751" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002920B5" w:rsidRPr="000B0AE5" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002920B5" w:rsidRPr="000B0AE5" w:rsidTr="008C65C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3227" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002920B5" w:rsidRPr="000B0AE5" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B0AE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Fecha de envío al evaluador</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5751" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002920B5" w:rsidRPr="000B0AE5" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002920B5" w:rsidRPr="000B0AE5" w:rsidTr="008C65C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3227" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002920B5" w:rsidRPr="000B0AE5" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B0AE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Fecha del reporte evaluador</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5751" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002920B5" w:rsidRPr="000B0AE5" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002920B5" w:rsidRPr="000B0AE5" w:rsidTr="008C65C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3227" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002920B5" w:rsidRPr="000B0AE5" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Fecha de</w:t>
+            </w:r>
+            <w:r w:rsidR="0080471E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> la</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> edición</w:t>
+            </w:r>
+            <w:r w:rsidR="0080471E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a incluirse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5751" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002920B5" w:rsidRPr="000B0AE5" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="002920B5" w:rsidRPr="0080471E" w:rsidRDefault="002920B5" w:rsidP="002920B5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7338"/>
+        <w:gridCol w:w="850"/>
+        <w:gridCol w:w="790"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidTr="00DB146E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7338" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="002920B5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+                <w:b/>
+                <w:i/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB146E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+                <w:b/>
+                <w:i/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Información y procesos del artículo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="002920B5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB146E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Si</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="790" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="002920B5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB146E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidTr="00DB146E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7338" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB146E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Times New Roman" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-CO"/>
+              </w:rPr>
+              <w:t>¿Se ha enviado al editor corrigiendo las deficiencias sugeridas por el asistente?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="790" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidTr="00DB146E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7338" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB146E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¿El Editor /editor de campo escribió el informe de la evaluación previa? (Formato </w:t>
+            </w:r>
+            <w:r w:rsidR="0080471E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"># </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB146E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="790" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidTr="00DB146E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7338" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB146E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>¿Se ha dado un número al artículo?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="790" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidTr="00DB146E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7338" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB146E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>¿Se ha enviado a arbitraje?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="790" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidTr="00DB146E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7338" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB146E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Decisión del árbitro:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="790" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidTr="00DB146E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7338" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB146E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a) Publicable. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="790" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidTr="00DB146E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7338" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB146E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">b) Publicable con Ajustes </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="790" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidTr="00DB146E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7338" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB146E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">c) No Publicable </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="790" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidTr="00DB146E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7338" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB146E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>¿Se le ha dado un número de publicación si el artículo es (a) o (b)?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="790" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidTr="00DB146E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7338" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="002920B5">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB146E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Por favor envíe el informes de pares y este informe al autor (es) si el artículo es (c).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="790" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidTr="00DB146E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7338" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="00DB146E" w:rsidP="00341B8B">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB146E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>¿</w:t>
+            </w:r>
+            <w:r w:rsidR="00341B8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Se tienen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB146E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> reporte</w:t>
+            </w:r>
+            <w:r w:rsidR="00341B8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>n de los árbitros</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB146E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="790" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidTr="00DB146E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7338" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="00DB146E" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB146E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>¿Se ha corregido de acuerdo con las sugerencias de</w:t>
+            </w:r>
+            <w:r w:rsidR="00341B8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> los </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB146E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>árbitro</w:t>
+            </w:r>
+            <w:r w:rsidR="00341B8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB146E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="790" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidTr="00DB146E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7338" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="00DB146E" w:rsidP="00341B8B">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB146E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¿Cuál es  la decisión del editor / editor </w:t>
+            </w:r>
+            <w:r w:rsidR="00341B8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>invitado</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB146E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> para el artículo según pares?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="790" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="002920B5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4489"/>
+        <w:gridCol w:w="4489"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidTr="008C65C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4489" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="00DB146E" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB146E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+              </w:rPr>
+              <w:t>El artículo puede publicarse</w:t>
+            </w:r>
+            <w:r w:rsidR="00273DD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4489" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="00DB146E" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+              </w:rPr>
+              <w:t>El artículo no debe publicarse</w:t>
+            </w:r>
+            <w:r w:rsidR="00273DD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidTr="008C65C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4489" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4489" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00341B8B" w:rsidRDefault="00341B8B" w:rsidP="002920B5">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="00341B8B" w:rsidP="002920B5">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
-          <w:rtl w:val="0"/>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB146E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>El artículo que completó todos los procesos antes mencionados se pone en cola para su publicación por el editor / editor de campo, la decisión final basada en el los informes de los pares.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
+    <w:p w:rsidR="00273DD8" w:rsidRDefault="00273DD8" w:rsidP="00273DD8">
       <w:pPr>
-        <w:jc w:val="center"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b w:val="1"/>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="30"/>
-[...20 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    </w:p>
+    <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="00F9736D" w:rsidP="00273DD8">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">I.</w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Información </w:t>
+        <w:t>**</w:t>
+      </w:r>
+      <w:r w:rsidR="002920B5" w:rsidRPr="00DB146E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si decide que el artículo no puede ser publicado, escriba sus razones. </w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...369 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
+    <w:p w:rsidR="002920B5" w:rsidRPr="00F71DDD" w:rsidRDefault="002920B5" w:rsidP="002920B5">
       <w:pPr>
-        <w:keepNext w:val="0"/>
-[...13 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...733 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4489"/>
+        <w:gridCol w:w="4489"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002920B5" w:rsidTr="008C65C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8978" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="00F9736D" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-CO"/>
+              </w:rPr>
+              <w:t>Decisión</w:t>
+            </w:r>
+            <w:r w:rsidR="00341B8B" w:rsidRPr="00341B8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-CO"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> del editor / editor invitado para el artículo según pares</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-CO"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00341B8B" w:rsidRPr="00341B8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-CO"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00341B8B" w:rsidRPr="00341B8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-CO"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00341B8B" w:rsidTr="008C65C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4489" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00341B8B" w:rsidRDefault="00341B8B" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Editor </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F9736D" w:rsidRDefault="00F9736D" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4489" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00341B8B" w:rsidRDefault="00341B8B" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Editor de Campo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00341B8B" w:rsidTr="008C65C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4489" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00341B8B" w:rsidRDefault="00341B8B" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F9736D" w:rsidRDefault="00F9736D" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00341B8B" w:rsidRDefault="00341B8B" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00341B8B" w:rsidRDefault="00341B8B" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Firma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4489" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00341B8B" w:rsidRDefault="00341B8B" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00341B8B" w:rsidRDefault="00341B8B" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00341B8B" w:rsidRDefault="00341B8B" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Firma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="002920B5" w:rsidRPr="00DB146E" w:rsidRDefault="002920B5" w:rsidP="002920B5">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...7 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
-[...24 lines deleted...]
-      <w:pgNumType w:start="1"/>
+    <w:sectPr w:rsidR="002920B5" w:rsidRPr="00DB146E">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00F8043C" w:rsidRDefault="00F8043C" w:rsidP="00122F17">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00F8043C" w:rsidRDefault="00F8043C" w:rsidP="00122F17">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
-[...3 lines deleted...]
-  <w:font w:name="Fanwood"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calisto MT">
+    <w:altName w:val="Calisto MT"/>
+    <w:panose1 w:val="02040603050505030304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Fanwood">
+    <w:altName w:val="Fanwood"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Narrow">
+    <w:panose1 w:val="020B0606020202030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00F8043C" w:rsidRDefault="00F8043C" w:rsidP="00122F17">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00F8043C" w:rsidRDefault="00F8043C" w:rsidP="00122F17">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="10762" w:type="dxa"/>
+      <w:tblInd w:w="-743" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="00B0F0"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="00B0F0"/>
+      </w:tblBorders>
+      <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="4537"/>
+      <w:gridCol w:w="3685"/>
+      <w:gridCol w:w="2540"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00122F17" w:rsidRPr="000F41F3" w:rsidTr="00234435">
+      <w:trPr>
+        <w:trHeight w:val="1318"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4537" w:type="dxa"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        </w:tcPr>
+        <w:p w:rsidR="00122F17" w:rsidRPr="000F41F3" w:rsidRDefault="00122F17" w:rsidP="00234435">
+          <w:pPr>
+            <w:pStyle w:val="Encabezado"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3685" w:type="dxa"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        </w:tcPr>
+        <w:p w:rsidR="00122F17" w:rsidRPr="000F41F3" w:rsidRDefault="00122F17" w:rsidP="00234435">
+          <w:pPr>
+            <w:pStyle w:val="Encabezado"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="16"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2540" w:type="dxa"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        </w:tcPr>
+        <w:p w:rsidR="00122F17" w:rsidRPr="000F41F3" w:rsidRDefault="00122F17" w:rsidP="00234435">
+          <w:pPr>
+            <w:pStyle w:val="Encabezado"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:sz w:val="14"/>
+              <w:szCs w:val="14"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="00122F17" w:rsidRDefault="00122F17">
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Encabezado"/>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...87 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...98 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
-  <w:defaultTabStop w:val="720"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:defaultTabStop w:val="708"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00F71DDD"/>
+    <w:rsid w:val="00033987"/>
+    <w:rsid w:val="00075C1C"/>
+    <w:rsid w:val="000B0AE5"/>
+    <w:rsid w:val="00122F17"/>
+    <w:rsid w:val="001F213D"/>
+    <w:rsid w:val="0023387E"/>
+    <w:rsid w:val="00273DD8"/>
+    <w:rsid w:val="002920B5"/>
+    <w:rsid w:val="00300564"/>
+    <w:rsid w:val="00341B8B"/>
+    <w:rsid w:val="004226BA"/>
+    <w:rsid w:val="00482EFA"/>
+    <w:rsid w:val="005843B1"/>
+    <w:rsid w:val="0062008D"/>
+    <w:rsid w:val="00644A4E"/>
+    <w:rsid w:val="00656A01"/>
+    <w:rsid w:val="0080471E"/>
+    <w:rsid w:val="008241A4"/>
+    <w:rsid w:val="00833233"/>
+    <w:rsid w:val="00B00DCE"/>
+    <w:rsid w:val="00B40844"/>
+    <w:rsid w:val="00B66AC8"/>
+    <w:rsid w:val="00BA3C5A"/>
+    <w:rsid w:val="00CB175E"/>
+    <w:rsid w:val="00D1640A"/>
+    <w:rsid w:val="00D30937"/>
+    <w:rsid w:val="00DB146E"/>
+    <w:rsid w:val="00EC4F51"/>
+    <w:rsid w:val="00F71DDD"/>
+    <w:rsid w:val="00F8043C"/>
+    <w:rsid w:val="00F9736D"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="es-CO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=","/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="es-CO"/>
+        <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
-    <w:name w:val="normal"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
-    <w:name w:val="Table Normal"/>
+  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00F71DDD"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-[...47 lines deleted...]
-      <w:b w:val="1"/>
+      <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Calisto MT"/>
+      <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
-  </w:style>
-[...78 lines deleted...]
-    <w:unhideWhenUsed w:val="1"/>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculo">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed w:val="1"/>
-    <w:rsid w:val="003D626C"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F71DDD"/>
     <w:rPr>
-      <w:color w:val="0000ff" w:themeColor="hyperlink"/>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="003D626C"/>
+    <w:rsid w:val="00F71DDD"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:color="auto" w:space="0" w:sz="4" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="auto" w:space="0" w:sz="4" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-  </w:style>
-[...33 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EncabezadoCar"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed w:val="1"/>
-    <w:rsid w:val="00B3088F"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00122F17"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="EncabezadoCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
     <w:name w:val="Encabezado Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Encabezado"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B3088F"/>
+    <w:rsid w:val="00122F17"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Piedepgina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed w:val="1"/>
-    <w:rsid w:val="00B3088F"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00122F17"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PiedepginaCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B3088F"/>
+    <w:rsid w:val="00122F17"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Default" w:customStyle="1">
+  <w:style w:type="paragraph" w:styleId="Textodeglobo">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextodegloboCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00122F17"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodegloboCar">
+    <w:name w:val="Texto de globo Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Textodeglobo"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00122F17"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
-    <w:rsid w:val="00293824"/>
+    <w:rsid w:val="00F71DDD"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Calisto MT"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
-[...8 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="Hipervnculo">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F71DDD"/>
     <w:rPr>
-      <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...3 lines deleted...]
-      <w:szCs w:val="48"/>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table1">
-    <w:basedOn w:val="TableNormal"/>
+  <w:style w:type="table" w:styleId="Tablaconcuadrcula">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00F71DDD"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
-      <w:tblStyleRowBandSize w:val="1"/>
-      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108.0" w:type="dxa"/>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Encabezado">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="EncabezadoCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00122F17"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4419"/>
+        <w:tab w:val="right" w:pos="8838"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
+    <w:name w:val="Encabezado Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Encabezado"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00122F17"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Piedepgina">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PiedepginaCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00122F17"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4419"/>
+        <w:tab w:val="right" w:pos="8838"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
+    <w:name w:val="Pie de página Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Piedepgina"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00122F17"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textodeglobo">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextodegloboCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00122F17"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodegloboCar">
+    <w:name w:val="Texto de globo Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Textodeglobo"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00122F17"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:divs>
+    <w:div w:id="1103571037">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1872379239">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1519274816">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1377853190">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="583689315">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1190679128">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1713533084">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1846703948">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1927687160">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1240991023">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2029791064">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1365642684">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="490947384">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.continental.edu.pe/index.php/iusettribunalis/index" TargetMode="External"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.continental.edu.pe/index.php/iusettribunalis/index" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2094,50 +3286,70 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...15 lines deleted...]
-</ds:datastoreItem>
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>2</Pages>
+  <Words>253</Words>
+  <Characters>1395</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>11</Lines>
+  <Paragraphs>3</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Título</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company>Hewlett-Packard Company</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>1645</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>tuptc</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>tuptc</dc:creator>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>