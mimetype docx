--- v0 (2026-08-11)
+++ v1 (2026-10-28)
@@ -1,2245 +1,5624 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/xml" Extension="xml"/>
-[...11 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
+    <w:p w:rsidR="003D626C" w:rsidRDefault="00BF133B" w:rsidP="00BF133B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b w:val="1"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:b w:val="1"/>
+      <w:r w:rsidRPr="00BF133B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Declaración de Cesión de Derechos de Autor </w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Peer Reviewer Report</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
+    <w:p w:rsidR="009323F4" w:rsidRPr="009323F4" w:rsidRDefault="009323F4" w:rsidP="009323F4">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Este formulario de declaración /cesión de derechos de autor se debe enviar a la revista </w:t>
+      <w:r w:rsidRPr="009323F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>I.</w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...32 lines deleted...]
-        <w:t xml:space="preserve">I.</w:t>
+      <w:r w:rsidRPr="009323F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Información </w:t>
+        <w:t>Information about this article</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Table1"/>
-[...11 lines deleted...]
-        <w:tblLook w:val="0400"/>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4018"/>
-[...6 lines deleted...]
-        </w:tblGridChange>
+        <w:gridCol w:w="4077"/>
+        <w:gridCol w:w="4901"/>
       </w:tblGrid>
-      <w:tr>
-[...5 lines deleted...]
-          <w:tcPr>
+      <w:tr w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidTr="009323F4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4077" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
-[...19 lines deleted...]
-          <w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="00112154">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96141">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Article number :</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4901" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
-[...11 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="00112154">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...5 lines deleted...]
-          <w:tcPr>
+      <w:tr w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidTr="009323F4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4077" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="00112154">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96141">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Title of the article :</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4901" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="00112154">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidTr="00112154">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
-[...29 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="00112154">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003D626C" w:rsidRDefault="003D626C" w:rsidP="00112154">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009323F4" w:rsidRPr="00D96141" w:rsidRDefault="009323F4" w:rsidP="00112154">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...6 lines deleted...]
-            <w:gridSpan w:val="2"/>
+      <w:tr w:rsidR="003D626C" w:rsidRPr="0086602C" w:rsidTr="009323F4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4077" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
-[...29 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96141">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Date of receipt by the editor/editor of the field</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4901" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="00112154">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...5 lines deleted...]
-          <w:tcPr>
+      <w:tr w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidTr="009323F4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4077" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
-[...19 lines deleted...]
-          <w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96141">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Date of report</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="00112154">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4901" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
-[...155 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="00112154">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
+    <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p w:rsidR="009323F4" w:rsidRPr="009323F4" w:rsidRDefault="009323F4" w:rsidP="003D626C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009323F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>II. Evaluation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdenotaalpie"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="009323F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (mark with an "X" as appropriate).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
+    <w:p w:rsidR="009323F4" w:rsidRDefault="009323F4" w:rsidP="003D626C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b w:val="1"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">II. El autor(es) garantiza(n) que:</w:t>
+    </w:p>
+    <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D96141">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5-Very good </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D96141">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>4-</w:t>
+      </w:r>
+      <w:r w:rsidR="00D23627">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D96141">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Good </w:t>
+      </w:r>
+      <w:r w:rsidR="00D23627">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D96141">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-Fair </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D96141">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> 2-Bad </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D96141">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D23627">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D96141">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-Very bad</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
+    <w:p w:rsidR="003D626C" w:rsidRPr="003D626C" w:rsidRDefault="003D626C" w:rsidP="003D626C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="8613" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4361"/>
+        <w:gridCol w:w="880"/>
+        <w:gridCol w:w="821"/>
+        <w:gridCol w:w="850"/>
+        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="850"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidTr="003D626C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4361" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="00D96141">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="00D96141">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96141">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="821" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="00D96141">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96141">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="00D96141">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96141">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="00D96141">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96141">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="00D96141">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96141">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D626C" w:rsidRPr="0086602C" w:rsidTr="003D626C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4361" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="00BF133B" w:rsidP="00D96141">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96141">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Is the article proper for the publishing realm of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00D96141">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Apuntes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00D96141">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> del CENES</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D96141">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="821" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D626C" w:rsidRPr="0086602C" w:rsidTr="003D626C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4361" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="00BF133B" w:rsidP="00BF133B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96141">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Are the spelling rules properly fulfilled?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="821" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D626C" w:rsidRPr="0086602C" w:rsidTr="003D626C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4361" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="00BF133B" w:rsidP="00BF133B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96141">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Is the language academic/scientific?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="821" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D626C" w:rsidRPr="0086602C" w:rsidTr="003D626C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4361" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="00BF133B" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96141">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Is there any doubt about plagiarism at any level?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="821" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D626C" w:rsidRPr="0086602C" w:rsidTr="003D626C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4361" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="00BF133B" w:rsidP="00BF133B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96141">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Are the title and contents in a harmony?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="821" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidTr="003D626C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4361" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="00BF133B" w:rsidP="00BF133B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96141">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Is the abstract sufficient?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="821" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidTr="003D626C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4361" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="00BF133B" w:rsidP="00BF133B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96141">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Is the classification sufficient?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="821" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D626C" w:rsidRPr="0086602C" w:rsidTr="003D626C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4361" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="00BF133B" w:rsidP="00BF133B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96141">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Is the article an original study?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="821" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D626C" w:rsidRPr="0086602C" w:rsidTr="003D626C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4361" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="00BF133B" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96141">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Does the article make any contribution to the science?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="821" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D626C" w:rsidRPr="0086602C" w:rsidTr="003D626C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4361" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="00BF133B" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96141">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Does the article make any contribution to the related field?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="821" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D626C" w:rsidRPr="0086602C" w:rsidTr="003D626C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4361" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="00BF133B" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96141">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Has the hypothesis been stated clearly?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="821" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D626C" w:rsidRPr="0086602C" w:rsidTr="003D626C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4361" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="00BF133B" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96141">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Has the theoretical frame of the subject been stated?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="821" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D626C" w:rsidRPr="0086602C" w:rsidTr="003D626C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4361" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="00BF133B" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96141">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Is there a scientific methodology?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="821" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D626C" w:rsidRPr="0086602C" w:rsidTr="003D626C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4361" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="00BF133B" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96141">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Are the data set and sources of data reliable?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="821" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D626C" w:rsidRPr="0086602C" w:rsidTr="003D626C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4361" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="00BF133B" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96141">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Are the evidences clear and sufficient regarding with the hypothesis?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="821" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidTr="003D626C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4361" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="00BF133B" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96141">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Are the results sufficient?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="821" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="00BF133B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF133B" w:rsidRPr="0086602C" w:rsidTr="003D626C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4361" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF133B" w:rsidRPr="00D96141" w:rsidRDefault="00BF133B" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96141">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Is the literature review sufficient?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF133B" w:rsidRPr="00D96141" w:rsidRDefault="00BF133B" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="821" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF133B" w:rsidRPr="00D96141" w:rsidRDefault="00BF133B" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF133B" w:rsidRPr="00D96141" w:rsidRDefault="00BF133B" w:rsidP="00BF133B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF133B" w:rsidRPr="00D96141" w:rsidRDefault="00BF133B" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF133B" w:rsidRPr="00D96141" w:rsidRDefault="00BF133B" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF133B" w:rsidRPr="0086602C" w:rsidTr="003D626C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4361" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF133B" w:rsidRPr="00D96141" w:rsidRDefault="00BF133B" w:rsidP="00BF133B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96141">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Is there SSCI citation about 30 per cent?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF133B" w:rsidRPr="00D96141" w:rsidRDefault="00BF133B" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="821" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF133B" w:rsidRPr="00D96141" w:rsidRDefault="00BF133B" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF133B" w:rsidRPr="00D96141" w:rsidRDefault="00BF133B" w:rsidP="00BF133B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF133B" w:rsidRPr="00D96141" w:rsidRDefault="00BF133B" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF133B" w:rsidRPr="00D96141" w:rsidRDefault="00BF133B" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D23627" w:rsidRPr="00D23627" w:rsidTr="003D626C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4361" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D23627" w:rsidRPr="00D96141" w:rsidRDefault="00D23627" w:rsidP="00BF133B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Is there any doubt about plagiarism?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D23627" w:rsidRPr="00D96141" w:rsidRDefault="00D23627" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="821" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D23627" w:rsidRPr="00D96141" w:rsidRDefault="00D23627" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D23627" w:rsidRPr="00D96141" w:rsidRDefault="00D23627" w:rsidP="00BF133B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Not</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D23627" w:rsidRPr="00D96141" w:rsidRDefault="00D23627" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D23627" w:rsidRPr="00D96141" w:rsidRDefault="00D23627" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF133B" w:rsidRPr="0086602C" w:rsidTr="003D626C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4361" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF133B" w:rsidRPr="00D96141" w:rsidRDefault="00BF133B" w:rsidP="00D96141">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96141">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Is it sufficient for the level of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00D96141">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Apuntes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00D96141">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> del CENES </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D96141">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Publishing?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF133B" w:rsidRPr="00D96141" w:rsidRDefault="00BF133B" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="821" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF133B" w:rsidRPr="00D96141" w:rsidRDefault="00BF133B" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF133B" w:rsidRPr="00D96141" w:rsidRDefault="00BF133B" w:rsidP="00BF133B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF133B" w:rsidRPr="00D96141" w:rsidRDefault="00BF133B" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF133B" w:rsidRPr="00D96141" w:rsidRDefault="00BF133B" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00B3088F" w:rsidRDefault="00B3088F" w:rsidP="00BF133B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B3088F" w:rsidRDefault="00B3088F" w:rsidP="00BF133B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BF133B" w:rsidRPr="00D96141" w:rsidRDefault="00B3088F" w:rsidP="00BF133B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">III. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B3088F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Final evaluation.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B3088F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Generally, in your opinion, I would recommend the article was published in the Journal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Apuntes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B3088F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>CENES? (Mark with an "X" as appropriate).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4489"/>
+        <w:gridCol w:w="4489"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BF133B" w:rsidRPr="00D96141" w:rsidTr="00BF133B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4489" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF133B" w:rsidRPr="00D96141" w:rsidRDefault="00BF133B" w:rsidP="00BF133B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96141">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>It can be published.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BF133B" w:rsidRPr="00D96141" w:rsidRDefault="00BF133B" w:rsidP="00BF133B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4489" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF133B" w:rsidRPr="00D96141" w:rsidRDefault="00BF133B" w:rsidP="00BF133B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00BF133B" w:rsidRPr="00D96141" w:rsidRDefault="00BF133B" w:rsidP="00BF133B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF133B" w:rsidRPr="00D96141" w:rsidTr="00BF133B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4489" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF133B" w:rsidRPr="00D96141" w:rsidRDefault="00BF133B" w:rsidP="00BF133B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96141">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>It cannot be published.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BF133B" w:rsidRPr="00D96141" w:rsidRDefault="00BF133B" w:rsidP="00BF133B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4489" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF133B" w:rsidRPr="00D96141" w:rsidRDefault="00BF133B" w:rsidP="00BF133B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00BF133B" w:rsidRPr="00D96141" w:rsidRDefault="00BF133B" w:rsidP="00BF133B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF133B" w:rsidRPr="0086602C" w:rsidTr="00BF133B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4489" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF133B" w:rsidRPr="00D96141" w:rsidRDefault="00BF133B" w:rsidP="00BF133B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96141">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>It has to be corrected.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BF133B" w:rsidRPr="00D96141" w:rsidRDefault="00BF133B" w:rsidP="00BF133B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4489" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF133B" w:rsidRPr="00D96141" w:rsidRDefault="00BF133B" w:rsidP="00BF133B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00BF133B" w:rsidRPr="00D96141" w:rsidRDefault="00BF133B" w:rsidP="00BF133B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00D96141" w:rsidRPr="00D96141" w:rsidRDefault="00D96141" w:rsidP="00D96141">
       <w:pPr>
-        <w:keepNext w:val="0"/>
-[...23 lines deleted...]
-          <w:strike w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D96141" w:rsidRPr="00D96141" w:rsidRDefault="00D96141" w:rsidP="00D96141">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D96141">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Please write your reasons, if your decision is “It cannot be published”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BF133B" w:rsidRDefault="00D96141" w:rsidP="00D96141">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D96141">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Please write the points that have to be corrected, if your decision is ‘It has to be corrected.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00724A59" w:rsidRPr="00D96141" w:rsidRDefault="00724A59" w:rsidP="00D96141">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8978"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003D626C" w:rsidRPr="00BF133B" w:rsidTr="003D626C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8978" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="00D96141" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96141">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>I think the article which given information about CAN NOT BE PUBLISHED/CAN BE PUBLISHED AFTER IT IS CORRECTED. Because:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003D626C" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009323F4" w:rsidRDefault="009323F4" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009323F4" w:rsidRDefault="009323F4" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009323F4" w:rsidRDefault="009323F4" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009323F4" w:rsidRDefault="009323F4" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009323F4" w:rsidRDefault="009323F4" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009323F4" w:rsidRDefault="009323F4" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009323F4" w:rsidRDefault="009323F4" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009323F4" w:rsidRDefault="009323F4" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009323F4" w:rsidRDefault="009323F4" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009323F4" w:rsidRDefault="009323F4" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009323F4" w:rsidRDefault="009323F4" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009323F4" w:rsidRDefault="009323F4" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009323F4" w:rsidRDefault="009323F4" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009323F4" w:rsidRDefault="009323F4" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009323F4" w:rsidRDefault="009323F4" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009323F4" w:rsidRDefault="009323F4" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009323F4" w:rsidRDefault="009323F4" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009323F4" w:rsidRDefault="009323F4" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009323F4" w:rsidRDefault="009323F4" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009323F4" w:rsidRDefault="009323F4" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009323F4" w:rsidRDefault="009323F4" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009323F4" w:rsidRDefault="009323F4" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009323F4" w:rsidRDefault="009323F4" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009323F4" w:rsidRDefault="009323F4" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009323F4" w:rsidRDefault="009323F4" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009323F4" w:rsidRDefault="009323F4" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009323F4" w:rsidRDefault="009323F4" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009323F4" w:rsidRDefault="009323F4" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009323F4" w:rsidRDefault="009323F4" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009323F4" w:rsidRDefault="009323F4" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009323F4" w:rsidRPr="00D96141" w:rsidRDefault="009323F4" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00D96141" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003D626C" w:rsidRPr="003D626C" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="003D626C" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009F01F3" w:rsidRPr="009A1140" w:rsidRDefault="009F01F3" w:rsidP="009F01F3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009F01F3" w:rsidRDefault="009F01F3" w:rsidP="009F01F3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F01F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="none"/>
-[...10 lines deleted...]
-          <w:strike w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>IV. Peer Review ID</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1140">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F01F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The evaluation is anonymous and the author does not know the name of the evaluator</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1140">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B3088F" w:rsidRPr="009A1140" w:rsidRDefault="00B3088F" w:rsidP="009F01F3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="none"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">El artículo es original y sus contenidos son producto de la directa contribución intelectual de El (los) autor (es), sin </w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3458"/>
+        <w:gridCol w:w="928"/>
+        <w:gridCol w:w="4668"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009F01F3" w:rsidRPr="0086602C" w:rsidTr="0086602C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3458" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="009F01F3" w:rsidRPr="0086602C" w:rsidRDefault="009323F4" w:rsidP="00534A58">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086602C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5596" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="009F01F3" w:rsidRPr="0086602C" w:rsidRDefault="009F01F3" w:rsidP="00534A58">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F01F3" w:rsidRPr="0086602C" w:rsidTr="0086602C">
+        <w:trPr>
+          <w:trHeight w:val="99"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3458" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="009F01F3" w:rsidRPr="0086602C" w:rsidRDefault="009323F4" w:rsidP="00534A58">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086602C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ID</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="928" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="009F01F3" w:rsidRPr="0086602C" w:rsidRDefault="009F01F3" w:rsidP="009323F4">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086602C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidR="009323F4" w:rsidRPr="0086602C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>umber</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4668" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="009F01F3" w:rsidRPr="0086602C" w:rsidRDefault="009F01F3" w:rsidP="00534A58">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F01F3" w:rsidRPr="0086602C" w:rsidTr="0086602C">
+        <w:trPr>
+          <w:trHeight w:val="180"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3458" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="009F01F3" w:rsidRPr="0086602C" w:rsidRDefault="009F01F3" w:rsidP="00534A58">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="928" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="009F01F3" w:rsidRPr="0086602C" w:rsidRDefault="009F01F3" w:rsidP="00534A58">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4668" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0086602C" w:rsidRPr="0086602C" w:rsidRDefault="009F01F3" w:rsidP="0086602C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086602C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A6615A2" wp14:editId="6958C7E6">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>1148715</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>29845</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="90805" cy="90805"/>
+                      <wp:effectExtent l="8890" t="12700" r="5080" b="10795"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="11" name="Rectángulo 10"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="90805" cy="90805"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect id="Rectángulo 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:90.45pt;margin-top:2.35pt;width:7.15pt;height:7.15pt;z-index:-251642880;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBCR8+0IQIAAD0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GO0zAQ/UfiDpb/aZKqhd2o6WrVpQhp&#10;gRULB3AdJ7GwPWbsNi234Sx7MSZOt9sFvhD5sGYy4+c3b2YWV3tr2E5h0OAqXkxyzpSTUGvXVvzr&#10;l/WrC85CFK4WBpyq+EEFfrV8+WLR+1JNoQNTK2QE4kLZ+4p3Mfoyy4LslBVhAl45CjaAVkRysc1q&#10;FD2hW5NN8/x11gPWHkGqEOjvzRjky4TfNErGT00TVGSm4sQtphPTuRnObLkQZYvCd1oeaYh/YGGF&#10;dvToCepGRMG2qP+AsloiBGjiRILNoGm0VKkGqqbIf6vmvhNepVpInOBPMoX/Bys/7u6Q6Zp6V3Dm&#10;hKUefSbVHn66dmuAFUmi3oeSMu/9HQ5FBn8L8ltgDladcK26RoS+U6ImYsUgafbswuAEuso2/Qeo&#10;6QGxjZDU2jdoB0DSge1TUw6npqh9ZJJ+XuYX+ZwzSZHRHPBF+XjVY4jvFFg2GBVH4p6gxe42xDH1&#10;MSVRB6PrtTYmOdhuVgbZTtB0rNOX2FOF52nGsZ4en0/nCflZLJxD5On7G4TVkcbcaFvxi1OSKAfN&#10;3ro6DWEU2ow2VWfcUcRBt2GYQ7mB+kAaIowzTDtHRgf4g7Oe5rfi4ftWoOLMvHfUh8tiNhsGPjmz&#10;+ZspOXge2ZxHhJMEVfHI2Wiu4rgkW4+67eilItXu4Jp61+ik7BOrI1ma0dSb4z4NS3Dup6ynrV/+&#10;AgAA//8DAFBLAwQUAAYACAAAACEAoVXYydwAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7D&#10;MBCE70i8g7VI3KhN+GtCnAqBisSxTS/cNvGSBOJ1FDtt4OlxTnDb0Yxmv8k3s+3FkUbfOdZwvVIg&#10;iGtnOm40HMrt1RqED8gGe8ek4Zs8bIrzsxwz4068o+M+NCKWsM9QQxvCkEnp65Ys+pUbiKP34UaL&#10;IcqxkWbEUyy3vUyUupcWO44fWhzouaX6az9ZDVWXHPBnV74qm25vwttcfk7vL1pfXsxPjyACzeEv&#10;DAt+RIciMlVuYuNFH/VapTGq4fYBxOKndwmIajkUyCKX/wcUvwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQBCR8+0IQIAAD0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQChVdjJ3AAAAAgBAAAPAAAAAAAAAAAAAAAAAHsEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#10;"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidRPr="0086602C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0DF9AE3B" wp14:editId="3E9DC196">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>17780</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>24765</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="90805" cy="90805"/>
+                      <wp:effectExtent l="11430" t="7620" r="12065" b="6350"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="13" name="Rectángulo 8"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="90805" cy="90805"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect id="Rectángulo 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:1.4pt;margin-top:1.95pt;width:7.15pt;height:7.15pt;z-index:-251643904;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQASw/4eIgIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1FuEzEQ/UfiDpb/6W5CAukqm6pKKUIq&#10;UFE4gOP17lrYHjN2sim36Vm4GGNvGlLgC7Ef1szO+PnNm5nlxd4atlMYNLiaT85KzpST0GjX1fzL&#10;5+sXC85CFK4RBpyq+b0K/GL1/Nly8JWaQg+mUcgIxIVq8DXvY/RVUQTZKyvCGXjlKNgCWhHJxa5o&#10;UAyEbk0xLctXxQDYeASpQqC/V2OQrzJ+2yoZP7ZtUJGZmhO3mE/M5yadxWopqg6F77U80BD/wMIK&#10;7ejRI9SViIJtUf8BZbVECNDGMwm2gLbVUuUaqJpJ+Vs1d73wKtdC4gR/lCn8P1j5YXeLTDfUu5ec&#10;OWGpR59ItR8PrtsaYIuk0OBDRYl3/hZTjcHfgPwamIN1L1ynLhFh6JVoiNck5RdPLiQn0FW2Gd5D&#10;Q/hiGyGLtW/RJkCSge1zT+6PPVH7yCT9PC8X5ZwzSZHRTPiierzqMcS3CixLRs2RqGdosbsJcUx9&#10;TMnUwejmWhuTHew2a4NsJ2g4rvOX2VOFp2nGsYEen0/nGflJLJxClPn7G4TVkabcaFvzxTFJVEmz&#10;N64hmqKKQpvRpuqMO4iYdBv130BzTxoijCNMK0dGD/ids4HGt+bh21ag4sy8c9SH88lsluY9O7P5&#10;6yk5eBrZnEaEkwRV88jZaK7juCNbj7rr6aVJrt3BJfWu1VnZ1NeR1YEsjWjuzWGd0g6c+jnr19Kv&#10;fgIAAP//AwBQSwMEFAAGAAgAAAAhANrzM5baAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMzsFO&#10;wzAMBuA7Eu8QGYkbS9dJsJW6EwINiePWXbi5jWkLjVM16VZ4erITnCzrt35/+Xa2vTrx6DsnCMtF&#10;AoqldqaTBuFY7u7WoHwgMdQ7YYRv9rAtrq9yyow7y55Ph9CoWCI+I4Q2hCHT2tctW/ILN7DE7MON&#10;lkJcx0abkc6x3PY6TZJ7bamT+KGlgZ9brr8Ok0WouvRIP/vyNbGb3Sq8zeXn9P6CeHszPz2CCjyH&#10;v2O48CMdimiq3CTGqx4hjfCAsNqAuqQPS1BVnOsUdJHr//riFwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhABLD/h4iAgAAPAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhANrzM5baAAAABQEAAA8AAAAAAAAAAAAAAAAAfAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidRPr="0086602C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009F01F3" w:rsidRPr="0086602C" w:rsidRDefault="0086602C" w:rsidP="0086602C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086602C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    ID</w:t>
+            </w:r>
+            <w:r w:rsidR="009F01F3" w:rsidRPr="0086602C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0086602C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                      </w:t>
+            </w:r>
+            <w:r w:rsidR="009F01F3" w:rsidRPr="0086602C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Pas</w:t>
+            </w:r>
+            <w:r w:rsidR="00B3088F" w:rsidRPr="0086602C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>sport</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0086602C" w:rsidRPr="0086602C" w:rsidRDefault="0086602C" w:rsidP="0086602C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F01F3" w:rsidRPr="0086602C" w:rsidTr="0086602C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3458" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="009F01F3" w:rsidRPr="0086602C" w:rsidRDefault="009323F4" w:rsidP="00534A58">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086602C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Latest studies</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5596" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="009F01F3" w:rsidRPr="0086602C" w:rsidRDefault="0086602C" w:rsidP="0086602C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086602C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidR="009F01F3" w:rsidRPr="0086602C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F01F3" w:rsidRPr="0086602C" w:rsidTr="0086602C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3458" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="009F01F3" w:rsidRPr="0086602C" w:rsidRDefault="009323F4" w:rsidP="00534A58">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086602C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Degree</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5596" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="009F01F3" w:rsidRPr="0086602C" w:rsidRDefault="009F01F3" w:rsidP="00534A58">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F01F3" w:rsidRPr="0086602C" w:rsidTr="0086602C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3458" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="009F01F3" w:rsidRPr="0086602C" w:rsidRDefault="009323F4" w:rsidP="009323F4">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086602C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Institutional affiliation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5596" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="009F01F3" w:rsidRPr="0086602C" w:rsidRDefault="009F01F3" w:rsidP="00534A58">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F01F3" w:rsidRPr="0086602C" w:rsidTr="0086602C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3458" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="009F01F3" w:rsidRPr="0086602C" w:rsidRDefault="009323F4" w:rsidP="00534A58">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086602C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Academic program</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5596" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="009F01F3" w:rsidRPr="0086602C" w:rsidRDefault="009F01F3" w:rsidP="00534A58">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F01F3" w:rsidRPr="0086602C" w:rsidTr="0086602C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3458" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="009F01F3" w:rsidRPr="0086602C" w:rsidRDefault="009323F4" w:rsidP="00534A58">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086602C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Mention the last two articles published in indexed journal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5596" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="009F01F3" w:rsidRPr="0086602C" w:rsidRDefault="009F01F3" w:rsidP="00534A58">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009F01F3" w:rsidRPr="0086602C" w:rsidRDefault="009F01F3" w:rsidP="00534A58">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F01F3" w:rsidRPr="0086602C" w:rsidTr="0086602C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3458" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="009F01F3" w:rsidRPr="0086602C" w:rsidRDefault="009F01F3" w:rsidP="00534A58">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5596" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="009F01F3" w:rsidRPr="0086602C" w:rsidRDefault="009F01F3" w:rsidP="00534A58">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009F01F3" w:rsidRPr="0086602C" w:rsidRDefault="009F01F3" w:rsidP="00534A58">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F01F3" w:rsidRPr="0086602C" w:rsidTr="0086602C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3458" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="009F01F3" w:rsidRPr="0086602C" w:rsidRDefault="009323F4" w:rsidP="00534A58">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086602C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>email</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5596" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="009F01F3" w:rsidRPr="0086602C" w:rsidRDefault="009F01F3" w:rsidP="00534A58">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F01F3" w:rsidRPr="0086602C" w:rsidTr="0086602C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3458" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="009F01F3" w:rsidRPr="0086602C" w:rsidRDefault="009323F4" w:rsidP="00534A58">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086602C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Phone number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5596" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="009F01F3" w:rsidRPr="0086602C" w:rsidRDefault="009F01F3" w:rsidP="00534A58">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F01F3" w:rsidRPr="0086602C" w:rsidTr="0086602C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3458" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="009F01F3" w:rsidRPr="0086602C" w:rsidRDefault="009323F4" w:rsidP="00534A58">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0086602C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Adress</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5596" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="009F01F3" w:rsidRPr="0086602C" w:rsidRDefault="009F01F3" w:rsidP="00534A58">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="009F01F3" w:rsidRPr="009A1140" w:rsidRDefault="009F01F3" w:rsidP="009F01F3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A1140">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(*</w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="009323F4" w:rsidRPr="009323F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">quebrantar los derechos</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The information requested in this table is to complete some data required by </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-          <w:strike w:val="0"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009323F4" w:rsidRPr="009323F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Colciencias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009323F4" w:rsidRPr="009323F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and domestic shipments subscriptions, the </w:t>
+      </w:r>
+      <w:r w:rsidR="009323F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>journal</w:t>
+      </w:r>
+      <w:r w:rsidR="009323F4" w:rsidRPr="009323F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> guarantees the confidentiality of the information provided</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1140">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009F01F3" w:rsidRPr="009A1140" w:rsidRDefault="009F01F3" w:rsidP="009F01F3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="none"/>
-[...5 lines deleted...]
-      </w:r>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
+    <w:p w:rsidR="009F01F3" w:rsidRPr="009A1140" w:rsidRDefault="009F01F3" w:rsidP="009F01F3">
       <w:pPr>
-        <w:keepNext w:val="0"/>
-[...23 lines deleted...]
-          <w:strike w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="none"/>
-[...1 lines deleted...]
-          <w:vertAlign w:val="baseline"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-          <w:strike w:val="0"/>
+    </w:p>
+    <w:p w:rsidR="009F01F3" w:rsidRPr="00D23627" w:rsidRDefault="009F01F3" w:rsidP="009F01F3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="none"/>
-[...33 lines deleted...]
-          <w:strike w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D23627">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="none"/>
-[...10 lines deleted...]
-          <w:strike w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00B3088F" w:rsidRPr="00D23627">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="none"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Todos los autores participaron en el trabajo de una manera sustancial y asumen responsabilidad pública por el artículo. </w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ity</w:t>
       </w:r>
-    </w:p>
-[...26 lines deleted...]
-          <w:strike w:val="0"/>
+      <w:r w:rsidRPr="00D23627">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="none"/>
-[...10 lines deleted...]
-          <w:strike w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B3088F" w:rsidRPr="00D23627">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="none"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Todos los autores han revisado y aprobado el manuscrito presentado. </w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>____________              Date</w:t>
       </w:r>
-    </w:p>
-[...26 lines deleted...]
-          <w:strike w:val="0"/>
+      <w:r w:rsidRPr="00D23627">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="none"/>
-[...10 lines deleted...]
-          <w:strike w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: _____ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009F01F3" w:rsidRPr="00D23627" w:rsidRDefault="009F01F3" w:rsidP="009F01F3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="none"/>
-[...12 lines deleted...]
-          <w:strike w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009F01F3" w:rsidRPr="00D23627" w:rsidRDefault="00B3088F" w:rsidP="009F01F3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="none"/>
-[...12 lines deleted...]
-          <w:strike w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D23627">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="none"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">, ni posteriormente en caso de ser aceptado para su publicación. </w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Signature</w:t>
       </w:r>
-    </w:p>
-[...26 lines deleted...]
-          <w:strike w:val="0"/>
+      <w:r w:rsidR="009F01F3" w:rsidRPr="00D23627">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="none"/>
-[...10 lines deleted...]
-          <w:strike w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:    _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009F01F3" w:rsidRPr="00D23627" w:rsidRDefault="009F01F3" w:rsidP="009F01F3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="none"/>
-[...5 lines deleted...]
-      </w:r>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
+    <w:p w:rsidR="009F01F3" w:rsidRPr="00D23627" w:rsidRDefault="00B3088F" w:rsidP="009F01F3">
       <w:pPr>
-        <w:keepNext w:val="0"/>
-[...23 lines deleted...]
-          <w:strike w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="none"/>
-[...1 lines deleted...]
-          <w:vertAlign w:val="baseline"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-          <w:strike w:val="0"/>
+      <w:r w:rsidRPr="00D23627">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="none"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Los autores se hace(n) responsable(s) de cualquier litigio o reclamación relacionada con derechos de propiedad intelectual, exonerando de responsabilidad a la Universidad Continental y a la revista </w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Name</w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-          <w:strike w:val="0"/>
+      <w:r w:rsidR="009F01F3" w:rsidRPr="00D23627">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="none"/>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">, asumiendo el (los) autor (es) todos los reclamos, denuncias, multas, procesos judiciales, procedimientos administrativos, incluidas indemnizaciones por daños y perjuicios que pudieran ejercitarse contra la Universidad Continental por terceros que pudieran entender infringidos sus derechos de propiedad intelectual sobre el artículo. </w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
+    <w:p w:rsidR="009F01F3" w:rsidRPr="00D23627" w:rsidRDefault="009F01F3" w:rsidP="009F01F3">
       <w:pPr>
-        <w:keepNext w:val="0"/>
-[...29 lines deleted...]
-          <w:vertAlign w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...15 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
+    <w:p w:rsidR="003D626C" w:rsidRPr="00D23627" w:rsidRDefault="003D626C" w:rsidP="003D626C">
       <w:pPr>
-        <w:keepNext w:val="0"/>
-[...29 lines deleted...]
-          <w:vertAlign w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...113 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
+    <w:p w:rsidR="003D626C" w:rsidRPr="00D23627" w:rsidRDefault="003D626C" w:rsidP="003D626C">
       <w:pPr>
-        <w:keepNext w:val="0"/>
-[...29 lines deleted...]
-          <w:vertAlign w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...49 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
+    <w:p w:rsidR="003D626C" w:rsidRPr="00D23627" w:rsidRDefault="003D626C" w:rsidP="003D626C">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
+    <w:p w:rsidR="003D626C" w:rsidRPr="00D23627" w:rsidRDefault="003D626C" w:rsidP="003D626C">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
+    <w:p w:rsidR="003D626C" w:rsidRPr="007239B0" w:rsidRDefault="003D626C" w:rsidP="003D626C">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
+    <w:p w:rsidR="003D626C" w:rsidRPr="007239B0" w:rsidRDefault="003D626C" w:rsidP="003D626C">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
-[...180 lines deleted...]
-      <w:pgNumType w:start="1"/>
+    <w:sectPr w:rsidR="003D626C" w:rsidRPr="007239B0">
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="0017526D" w:rsidRDefault="0017526D" w:rsidP="009A1140">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="0017526D" w:rsidRDefault="0017526D" w:rsidP="009A1140">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
-[...2 lines deleted...]
-  <w:font w:name="Times New Roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:font w:name="Comic Sans MS">
+    <w:panose1 w:val="030F0702030302020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="script"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calisto MT">
+    <w:panose1 w:val="02040603050505030304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lucida Sans Unicode">
+    <w:panose1 w:val="020B0602030504020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="0017526D" w:rsidRDefault="0017526D" w:rsidP="009A1140">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="0017526D" w:rsidRDefault="0017526D" w:rsidP="009A1140">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w:rsidR="009323F4" w:rsidRPr="00D23627" w:rsidRDefault="009323F4" w:rsidP="00D23627">
+      <w:pPr>
+        <w:pStyle w:val="Textonotapie"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D23627">
+        <w:rPr>
+          <w:rStyle w:val="Refdenotaalpie"/>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00D23627">
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Given the confidentiality of the evaluation process and considering copyright and intellectual property that may have on the material that is delivered, the evaluator is committed to maintaining its work in absolute secrecy, to limit the use of the work delivered only to the evaluation purposes.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00B3088F" w:rsidRPr="00732514" w:rsidRDefault="00B3088F" w:rsidP="00B3088F">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
-        <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00732514">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
-        <w:szCs w:val="24"/>
-        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t xml:space="preserve">Revista</w:t>
+      <w:t>Journal</w:t>
     </w:r>
+    <w:proofErr w:type="spellEnd"/>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
+  <w:p w:rsidR="00B3088F" w:rsidRPr="00310F22" w:rsidRDefault="00B3088F" w:rsidP="00B3088F">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-        <w:szCs w:val="24"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="44"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r w:rsidRPr="00310F22">
       <w:rPr>
-        <w:rtl w:val="0"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="44"/>
       </w:rPr>
+      <w:t>Apuntes del CENES</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
+  <w:p w:rsidR="00B3088F" w:rsidRPr="00D96141" w:rsidRDefault="0017526D" w:rsidP="00B3088F">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-        <w:szCs w:val="44"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...22 lines deleted...]
-        <w:t xml:space="preserve">https://journals.continental.edu.pe/index.php/iusettribunalis/index</w:t>
+    <w:hyperlink r:id="rId1" w:history="1">
+      <w:r w:rsidR="00B3088F" w:rsidRPr="00D96141">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>http://revistas.uptc.edu.co/revistas/index.php/cenes</w:t>
       </w:r>
     </w:hyperlink>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r w:rsidR="00B3088F" w:rsidRPr="00D96141">
       <w:rPr>
-        <w:rtl w:val="0"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
+  <w:p w:rsidR="00B3088F" w:rsidRDefault="00B3088F">
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...30 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Encabezado"/>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
-  <w:abstractNum w:abstractNumId="1">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:abstractNum w:abstractNumId="0">
+    <w:nsid w:val="501B73D8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BF2EDB86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
-      <w:rPr/>
-[...79 lines deleted...]
-      <w:rPr/>
+      <w:rPr>
+        <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
-  <w:defaultTabStop w:val="720"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:defaultTabStop w:val="708"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="003D626C"/>
+    <w:rsid w:val="0013482E"/>
+    <w:rsid w:val="0017526D"/>
+    <w:rsid w:val="002962E8"/>
+    <w:rsid w:val="002A5762"/>
+    <w:rsid w:val="003D626C"/>
+    <w:rsid w:val="0062008D"/>
+    <w:rsid w:val="007239B0"/>
+    <w:rsid w:val="00724A59"/>
+    <w:rsid w:val="0086602C"/>
+    <w:rsid w:val="009323F4"/>
+    <w:rsid w:val="009A1140"/>
+    <w:rsid w:val="009F01F3"/>
+    <w:rsid w:val="00B3088F"/>
+    <w:rsid w:val="00BF133B"/>
+    <w:rsid w:val="00D23627"/>
+    <w:rsid w:val="00D96141"/>
+    <w:rsid w:val="00E63EDA"/>
+    <w:rsid w:val="00E751F3"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="es-CO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=","/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="es-CO"/>
+        <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
-    <w:name w:val="normal"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="footnote reference" w:uiPriority="0"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="009F01F3"/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
-[...119 lines deleted...]
-  <w:style w:type="character" w:styleId="Fuentedeprrafopredeter" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Tablanormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
-      <w:tblInd w:w="0.0" w:type="dxa"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108.0" w:type="dxa"/>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="Sinlista" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculo">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="003D626C"/>
     <w:rPr>
-      <w:color w:val="0000ff" w:themeColor="hyperlink"/>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="003D626C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:color="auto" w:space="0" w:sz="4" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="auto" w:space="0" w:sz="4" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textonotapie">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextonotapieCar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="009A1140"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TextonotapieCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextonotapieCar">
     <w:name w:val="Texto nota pie Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textonotapie"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="009A1140"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Refdenotaalpie">
     <w:name w:val="footnote reference"/>
     <w:rsid w:val="009A1140"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EncabezadoCar"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00B3088F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="EncabezadoCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
     <w:name w:val="Encabezado Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Encabezado"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B3088F"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Piedepgina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00B3088F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PiedepginaCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B3088F"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Default" w:customStyle="1">
-[...7 lines deleted...]
-    </w:pPr>
+</w:styles>
+</file>
+
+<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="footnote reference" w:uiPriority="0"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="009F01F3"/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hipervnculo">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003D626C"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="shorttext" w:customStyle="1">
-[...22 lines deleted...]
-    <w:rsid w:val="008B35E0"/>
+  <w:style w:type="table" w:styleId="Tablaconcuadrcula">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="003D626C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TextodegloboCar" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Textodeglobo"/>
+  <w:style w:type="paragraph" w:styleId="Textonotapie">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextonotapieCar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-[...25 lines deleted...]
-    <w:rsid w:val="00B41EF2"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009A1140"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TextocomentarioCar" w:customStyle="1">
-    <w:name w:val="Texto comentario Car"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextonotapieCar">
+    <w:name w:val="Texto nota pie Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
-    <w:link w:val="Textocomentario"/>
+    <w:link w:val="Textonotapie"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B41EF2"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009A1140"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Asuntodelcomentario">
-[...7 lines deleted...]
-    <w:rsid w:val="00B41EF2"/>
+  <w:style w:type="character" w:styleId="Refdenotaalpie">
+    <w:name w:val="footnote reference"/>
+    <w:rsid w:val="009A1140"/>
     <w:rPr>
-      <w:b w:val="1"/>
-      <w:bCs w:val="1"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="AsuntodelcomentarioCar" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Asuntodelcomentario"/>
+  <w:style w:type="paragraph" w:styleId="Encabezado">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="EncabezadoCar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-[...13 lines deleted...]
-    <w:rsid w:val="00850465"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B3088F"/>
     <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4419"/>
+        <w:tab w:val="right" w:pos="8838"/>
+      </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
-    <w:name w:val="Subtitle"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
+    <w:name w:val="Encabezado Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Encabezado"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B3088F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Piedepgina">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:link w:val="PiedepginaCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B3088F"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...14 lines deleted...]
-    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4419"/>
+        <w:tab w:val="right" w:pos="8838"/>
+      </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:tblPr>
-[...8 lines deleted...]
-    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
+    <w:name w:val="Pie de página Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Piedepgina"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B3088F"/>
   </w:style>
 </w:styles>
 </file>
 
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
+
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.continental.edu.pe/index.php/iusettribunalis/index" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://revistas.uptc.edu.co/revistas/index.php/cenes" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2483,50 +5862,86 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</go:gDocsCustomXmlDataStorage>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{326B4D1E-EBA6-420F-BB1D-E64460F8FD25}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
-    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>1</Pages>
+  <Words>397</Words>
+  <Characters>2187</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>18</Lines>
+  <Paragraphs>5</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Título</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company>Hewlett-Packard Company</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>2579</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
+</file>
+
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>tuptc</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>tuptc</dc:creator>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>