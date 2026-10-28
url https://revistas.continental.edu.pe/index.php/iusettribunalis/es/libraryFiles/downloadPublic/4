--- v0 (2026-08-11)
+++ v1 (2026-10-28)
@@ -1,4780 +1,4803 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/xml" Extension="xml"/>
-[...9 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
+    <w:p w:rsidR="00122257" w:rsidRDefault="00122257" w:rsidP="00BF133B">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003D626C" w:rsidRPr="00AE792C" w:rsidRDefault="00BF133B" w:rsidP="00BF133B">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE792C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Report</w:t>
+      </w:r>
+      <w:r w:rsidR="00F32BBE" w:rsidRPr="00AE792C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:r w:rsidR="00703FFD" w:rsidRPr="00AE792C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r w:rsidR="00F32BBE" w:rsidRPr="00AE792C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Evaluador</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009323F4" w:rsidRPr="00AE792C" w:rsidRDefault="00703FFD" w:rsidP="009323F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE792C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>I. Información del</w:t>
+      </w:r>
+      <w:r w:rsidR="00A266D7" w:rsidRPr="00AE792C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> artículo</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3794"/>
+        <w:gridCol w:w="5184"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006B36CE" w:rsidRPr="00AE792C" w:rsidTr="008E3083">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3794" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="006B36CE" w:rsidRPr="00AE792C" w:rsidRDefault="006B36CE" w:rsidP="00E95D06">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE792C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Título del artículo</w:t>
+            </w:r>
+            <w:r w:rsidR="00E95D06">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5184" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="006B36CE" w:rsidRPr="00AE792C" w:rsidRDefault="006B36CE" w:rsidP="009F71A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="006B36CE" w:rsidRPr="00AE792C" w:rsidRDefault="006B36CE" w:rsidP="009F71A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006B36CE" w:rsidRPr="00AE792C" w:rsidTr="008E3083">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3794" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="006B36CE" w:rsidRPr="00AE792C" w:rsidRDefault="006B36CE" w:rsidP="009F71A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE792C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Fecha del reporte</w:t>
+            </w:r>
+            <w:r w:rsidR="00E95D06">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006B36CE" w:rsidRPr="00AE792C" w:rsidRDefault="006B36CE" w:rsidP="009F71A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5184" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="006B36CE" w:rsidRPr="00AE792C" w:rsidRDefault="006B36CE" w:rsidP="009F71A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="003D626C" w:rsidRPr="00AE792C" w:rsidRDefault="003D626C" w:rsidP="003D626C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
+    <w:p w:rsidR="006B36CE" w:rsidRPr="00AE792C" w:rsidRDefault="006B36CE" w:rsidP="003D626C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
-[...5 lines deleted...]
-          <w:u w:val="single"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...9 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
+    <w:p w:rsidR="009323F4" w:rsidRPr="00AE792C" w:rsidRDefault="00F32BBE" w:rsidP="003D626C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:i w:val="1"/>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00AE792C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>II. Evaluació</w:t>
+      </w:r>
+      <w:r w:rsidR="009323F4" w:rsidRPr="00AE792C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="009323F4" w:rsidRPr="00AE792C">
+        <w:rPr>
+          <w:rStyle w:val="Refdenotaalpie"/>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidR="009323F4" w:rsidRPr="00AE792C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE792C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>marque con una "X" según corresponda</w:t>
+      </w:r>
+      <w:r w:rsidR="009323F4" w:rsidRPr="00AE792C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
+    <w:p w:rsidR="00222F55" w:rsidRPr="00AE792C" w:rsidRDefault="00222F55" w:rsidP="003D626C">
       <w:pPr>
-        <w:spacing w:after="0" w:lineRule="auto"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009323F4" w:rsidRPr="00AE792C" w:rsidRDefault="00222F55" w:rsidP="003D626C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00AE792C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Sr(a). Evaluador(a): </w:t>
+        </w:rPr>
+        <w:t>Le agradecemos evaluar el artículo de acuerdo a los criterios definidos, argumentando sus conceptos sobre cada uno de ellos en la casilla de Observaciones.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
+    <w:p w:rsidR="00222F55" w:rsidRPr="00AE792C" w:rsidRDefault="00222F55" w:rsidP="003D626C">
       <w:pPr>
-        <w:spacing w:after="0" w:lineRule="auto"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
+    <w:p w:rsidR="003D626C" w:rsidRPr="00AE792C" w:rsidRDefault="00122257" w:rsidP="003D626C">
       <w:pPr>
-        <w:keepNext w:val="0"/>
-[...19 lines deleted...]
-          <w:strike w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00122257">
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="003D626C" w:rsidRPr="00AE792C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00A266D7" w:rsidRPr="00AE792C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Muy bueno</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00122257">
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="003D626C" w:rsidRPr="00AE792C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00A266D7" w:rsidRPr="00AE792C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Regular</w:t>
+      </w:r>
+      <w:r w:rsidR="003D626C" w:rsidRPr="00AE792C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A266D7" w:rsidRPr="00AE792C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003D626C" w:rsidRPr="00AE792C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003D626C" w:rsidRPr="00122257">
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="003D626C" w:rsidRPr="00AE792C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00A266D7" w:rsidRPr="00AE792C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Muy malo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003D626C" w:rsidRPr="00AE792C" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="7905" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6204"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="567"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00122257" w:rsidRPr="00AE792C" w:rsidTr="00122257">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6204" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00122257" w:rsidRPr="00AE792C" w:rsidRDefault="00122257" w:rsidP="00D96141">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00122257" w:rsidRPr="00122257" w:rsidRDefault="00122257" w:rsidP="00D96141">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122257">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00122257" w:rsidRPr="00122257" w:rsidRDefault="00122257" w:rsidP="00D96141">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122257">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00122257" w:rsidRPr="00122257" w:rsidRDefault="00122257" w:rsidP="00D96141">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00122257">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00122257" w:rsidRPr="00AE792C" w:rsidTr="00122257">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6204" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00122257" w:rsidRPr="00AE792C" w:rsidRDefault="00122257" w:rsidP="00222F55">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE792C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>¿Cumple con  reglas de ortografía?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00122257" w:rsidRPr="00AE792C" w:rsidRDefault="00122257" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00122257" w:rsidRPr="00AE792C" w:rsidRDefault="00122257" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00122257" w:rsidRPr="00AE792C" w:rsidRDefault="00122257" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00122257" w:rsidRPr="00AE792C" w:rsidTr="00122257">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6204" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00122257" w:rsidRPr="00AE792C" w:rsidRDefault="00122257" w:rsidP="00A266D7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE792C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>¿Tiene un adecuado lenguaje académico / científico?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00122257" w:rsidRPr="00AE792C" w:rsidRDefault="00122257" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00122257" w:rsidRPr="00AE792C" w:rsidRDefault="00122257" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00122257" w:rsidRPr="00AE792C" w:rsidRDefault="00122257" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00122257" w:rsidRPr="00AE792C" w:rsidTr="00122257">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6204" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00122257" w:rsidRPr="00AE792C" w:rsidRDefault="00122257" w:rsidP="00BF133B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE792C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>¿El título del artículo es consistente con los objetivos y la temática desarrollada en el mismo?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00122257" w:rsidRPr="00AE792C" w:rsidRDefault="00122257" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00122257" w:rsidRPr="00AE792C" w:rsidRDefault="00122257" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00122257" w:rsidRPr="00AE792C" w:rsidRDefault="00122257" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00122257" w:rsidRPr="00AE792C" w:rsidTr="00122257">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6204" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00122257" w:rsidRPr="00AE792C" w:rsidRDefault="00122257" w:rsidP="007E3D57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE792C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>El resumen contiene los elementos básicos como: la metodología, los resultados más importantes de la investigación de una manera precisa y concreta</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00AE792C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00122257" w:rsidRPr="00AE792C" w:rsidRDefault="00122257" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00122257" w:rsidRPr="00AE792C" w:rsidRDefault="00122257" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00122257" w:rsidRPr="00AE792C" w:rsidRDefault="00122257" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00122257" w:rsidRPr="00AE792C" w:rsidTr="00122257">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6204" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00122257" w:rsidRPr="00AE792C" w:rsidRDefault="00122257" w:rsidP="00F32BBE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE792C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>¿Ha indicado la hipótesis claramente?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00122257" w:rsidRPr="00AE792C" w:rsidRDefault="00122257" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00122257" w:rsidRPr="00AE792C" w:rsidRDefault="00122257" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00122257" w:rsidRPr="00AE792C" w:rsidRDefault="00122257" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00122257" w:rsidRPr="00AE792C" w:rsidTr="00122257">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6204" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00122257" w:rsidRPr="00AE792C" w:rsidRDefault="00122257" w:rsidP="00BF133B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE792C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>¿La metodología (materiales y métodos) planteada para el desarrollo de la investigación es adecuada?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00122257" w:rsidRPr="00AE792C" w:rsidRDefault="00122257" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00122257" w:rsidRPr="00AE792C" w:rsidRDefault="00122257" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00122257" w:rsidRPr="00AE792C" w:rsidRDefault="00122257" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00122257" w:rsidRPr="00AE792C" w:rsidTr="00122257">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6204" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00122257" w:rsidRPr="00AE792C" w:rsidRDefault="00122257" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE792C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>¿El desarrollo es claro y debidamente argumentado; existe una relación adecuada entre el texto, cuadros y figuras y el sustento teórico?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00122257" w:rsidRPr="00AE792C" w:rsidRDefault="00122257" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00122257" w:rsidRPr="00AE792C" w:rsidRDefault="00122257" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00122257" w:rsidRPr="00AE792C" w:rsidRDefault="00122257" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00122257" w:rsidRPr="00AE792C" w:rsidTr="00122257">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6204" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00122257" w:rsidRPr="00AE792C" w:rsidRDefault="00122257" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE792C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>¿Existe congruencia entre los objetivos del trabajo y los soportes teórico y experimental, con los resultados, discusión y conclusiones?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00122257" w:rsidRPr="00AE792C" w:rsidRDefault="00122257" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00122257" w:rsidRPr="00AE792C" w:rsidRDefault="00122257" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00122257" w:rsidRPr="00AE792C" w:rsidRDefault="00122257" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00122257" w:rsidRPr="00AE792C" w:rsidTr="00122257">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6204" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00122257" w:rsidRPr="00AE792C" w:rsidRDefault="00122257" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE792C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>¿Las evidencias son claras y suficientes en relación con la hipótesis?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00122257" w:rsidRPr="00AE792C" w:rsidRDefault="00122257" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00122257" w:rsidRPr="00AE792C" w:rsidRDefault="00122257" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00122257" w:rsidRPr="00AE792C" w:rsidRDefault="00122257" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00122257" w:rsidRPr="00AE792C" w:rsidTr="00122257">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6204" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00122257" w:rsidRPr="00AE792C" w:rsidRDefault="00122257" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE792C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>¿La discusión de los resultados es apropiada, clara y concreta, e involucra referencias de otras investigaciones del área abordada?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00122257" w:rsidRPr="00AE792C" w:rsidRDefault="00122257" w:rsidP="00BF133B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00122257" w:rsidRPr="00AE792C" w:rsidRDefault="00122257" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00122257" w:rsidRPr="00AE792C" w:rsidRDefault="00122257" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00122257" w:rsidRPr="00AE792C" w:rsidTr="00122257">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6204" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00122257" w:rsidRPr="00AE792C" w:rsidRDefault="00122257" w:rsidP="00B00675">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE792C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¿La revisión de literatura es rigurosa, suficiente, actual y pertinente con la temática del artículo? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00122257" w:rsidRPr="00AE792C" w:rsidRDefault="00122257" w:rsidP="00BF133B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00122257" w:rsidRPr="00AE792C" w:rsidRDefault="00122257" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00122257" w:rsidRPr="00AE792C" w:rsidRDefault="00122257" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00122257" w:rsidRPr="00AE792C" w:rsidTr="00122257">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6204" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00122257" w:rsidRPr="00AE792C" w:rsidRDefault="00122257" w:rsidP="00B56028">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE792C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>¿La lista de referencias, la citación de fuentes, guarda fidelidad, claridad y pertinencia?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00122257" w:rsidRPr="00AE792C" w:rsidRDefault="00122257" w:rsidP="00BF133B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00122257" w:rsidRPr="00AE792C" w:rsidRDefault="00122257" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00122257" w:rsidRPr="00AE792C" w:rsidRDefault="00122257" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00122257" w:rsidRPr="00AE792C" w:rsidTr="00122257">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6204" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00122257" w:rsidRPr="00AE792C" w:rsidRDefault="00122257" w:rsidP="00B56028">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE792C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>¿El trabajo genera aportes al nuevo conocimiento o al estado del arte del objeto de estudio?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00122257" w:rsidRPr="00AE792C" w:rsidRDefault="00122257" w:rsidP="00BF133B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00122257" w:rsidRPr="00AE792C" w:rsidRDefault="00122257" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00122257" w:rsidRPr="00AE792C" w:rsidRDefault="00122257" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00122257" w:rsidRPr="00AE792C" w:rsidTr="00122257">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6204" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00122257" w:rsidRPr="00AE792C" w:rsidRDefault="00122257" w:rsidP="00B56028">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Tiene alguna duda sobre plagio</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00122257" w:rsidRPr="00AE792C" w:rsidRDefault="00122257" w:rsidP="00BF133B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Si</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00122257" w:rsidRPr="00AE792C" w:rsidRDefault="00122257" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00122257" w:rsidRPr="00AE792C" w:rsidRDefault="00122257" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00B3088F" w:rsidRPr="00AE792C" w:rsidRDefault="00B3088F" w:rsidP="00BF133B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BF133B" w:rsidRPr="00AE792C" w:rsidRDefault="00222F55" w:rsidP="00BF133B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE792C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00B3088F" w:rsidRPr="00AE792C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">II. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F32BBE" w:rsidRPr="00AE792C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluación final. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE792C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>En general, en su opinión  ¿</w:t>
+      </w:r>
+      <w:r w:rsidR="00F32BBE" w:rsidRPr="00AE792C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>recomienda</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE792C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el artículo para ser</w:t>
+      </w:r>
+      <w:r w:rsidR="00F32BBE" w:rsidRPr="00AE792C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> publicado en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE792C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la Revista Apuntes del CENES? </w:t>
+      </w:r>
+      <w:r w:rsidR="00F32BBE" w:rsidRPr="00AE792C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Marque con una "X"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE792C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en el siguiente cuadro:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="2184" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2238"/>
+        <w:gridCol w:w="2238"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BF133B" w:rsidRPr="00AE792C" w:rsidTr="00222F55">
+        <w:trPr>
+          <w:trHeight w:val="471"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF133B" w:rsidRPr="00AE792C" w:rsidRDefault="00F32BBE" w:rsidP="00222F55">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE792C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Publicable</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF133B" w:rsidRPr="00AE792C" w:rsidRDefault="00BF133B" w:rsidP="00222F55">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00BF133B" w:rsidRPr="00AE792C" w:rsidRDefault="00BF133B" w:rsidP="00222F55">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF133B" w:rsidRPr="00AE792C" w:rsidTr="00222F55">
+        <w:trPr>
+          <w:trHeight w:val="471"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF133B" w:rsidRPr="00AE792C" w:rsidRDefault="00F32BBE" w:rsidP="00222F55">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE792C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>No Publicable</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF133B" w:rsidRPr="00AE792C" w:rsidRDefault="00BF133B" w:rsidP="00222F55">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00BF133B" w:rsidRPr="00AE792C" w:rsidRDefault="00BF133B" w:rsidP="00222F55">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF133B" w:rsidRPr="00AE792C" w:rsidTr="00222F55">
+        <w:trPr>
+          <w:trHeight w:val="471"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF133B" w:rsidRPr="00AE792C" w:rsidRDefault="00F32BBE" w:rsidP="00222F55">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE792C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Publicable con Ajustes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BF133B" w:rsidRPr="00AE792C" w:rsidRDefault="00BF133B" w:rsidP="00222F55">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00BF133B" w:rsidRPr="00AE792C" w:rsidRDefault="00BF133B" w:rsidP="00222F55">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00222F55" w:rsidRPr="00AE792C" w:rsidRDefault="00222F55" w:rsidP="00D96141">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D96141" w:rsidRPr="00AE792C" w:rsidRDefault="00222F55" w:rsidP="00D96141">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE792C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>IV. Observaciones</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00222F55" w:rsidRPr="00AE792C" w:rsidRDefault="00222F55" w:rsidP="00D96141">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00222F55" w:rsidRPr="00AE792C" w:rsidRDefault="00222F55" w:rsidP="00222F55">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE792C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Por favor, escriba sus razones si su decisión es "No Publicable".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00724A59" w:rsidRPr="00AE792C" w:rsidRDefault="00222F55" w:rsidP="00222F55">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE792C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Por favor, escriba los puntos que tienen que ser corregidos si su decisión es "Publicable con Ajustes”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00222F55" w:rsidRPr="00AE792C" w:rsidRDefault="00222F55" w:rsidP="00222F55">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8978"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003D626C" w:rsidRPr="00AE792C" w:rsidTr="003D626C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8978" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009323F4" w:rsidRPr="00AE792C" w:rsidRDefault="009323F4" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009323F4" w:rsidRPr="00AE792C" w:rsidRDefault="009323F4" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009323F4" w:rsidRDefault="009323F4" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00122257" w:rsidRDefault="00122257" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00122257" w:rsidRPr="00AE792C" w:rsidRDefault="00122257" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+          </w:p>
+          <w:p w:rsidR="009323F4" w:rsidRPr="00AE792C" w:rsidRDefault="009323F4" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009323F4" w:rsidRPr="00AE792C" w:rsidRDefault="009323F4" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009323F4" w:rsidRPr="00AE792C" w:rsidRDefault="009323F4" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009323F4" w:rsidRPr="00AE792C" w:rsidRDefault="009323F4" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009323F4" w:rsidRPr="00AE792C" w:rsidRDefault="009323F4" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009323F4" w:rsidRPr="00AE792C" w:rsidRDefault="009323F4" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009323F4" w:rsidRPr="00AE792C" w:rsidRDefault="009323F4" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009323F4" w:rsidRPr="00AE792C" w:rsidRDefault="009323F4" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009323F4" w:rsidRPr="00AE792C" w:rsidRDefault="009323F4" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009323F4" w:rsidRPr="00AE792C" w:rsidRDefault="009323F4" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009323F4" w:rsidRPr="00AE792C" w:rsidRDefault="009323F4" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009323F4" w:rsidRPr="00AE792C" w:rsidRDefault="009323F4" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009323F4" w:rsidRPr="00AE792C" w:rsidRDefault="009323F4" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009323F4" w:rsidRPr="00AE792C" w:rsidRDefault="009323F4" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009323F4" w:rsidRPr="00AE792C" w:rsidRDefault="009323F4" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009323F4" w:rsidRPr="00AE792C" w:rsidRDefault="009323F4" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009323F4" w:rsidRPr="00AE792C" w:rsidRDefault="009323F4" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009323F4" w:rsidRPr="00AE792C" w:rsidRDefault="009323F4" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009323F4" w:rsidRPr="00AE792C" w:rsidRDefault="009323F4" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009323F4" w:rsidRPr="00AE792C" w:rsidRDefault="009323F4" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009323F4" w:rsidRPr="00AE792C" w:rsidRDefault="009323F4" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009323F4" w:rsidRPr="00AE792C" w:rsidRDefault="009323F4" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009323F4" w:rsidRPr="00AE792C" w:rsidRDefault="009323F4" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009323F4" w:rsidRPr="00AE792C" w:rsidRDefault="009323F4" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="006B36CE" w:rsidRPr="00AE792C" w:rsidRDefault="006B36CE" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="006B36CE" w:rsidRPr="00AE792C" w:rsidRDefault="006B36CE" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009323F4" w:rsidRPr="00AE792C" w:rsidRDefault="009323F4" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00AE792C" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00AE792C" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003D626C" w:rsidRPr="00AE792C" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="003D626C" w:rsidRPr="00AE792C" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009F01F3" w:rsidRPr="00AE792C" w:rsidRDefault="00222F55" w:rsidP="009F01F3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE792C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="none"/>
-[...10 lines deleted...]
-          <w:strike w:val="0"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>V.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE792C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="none"/>
-[...12 lines deleted...]
-          <w:strike w:val="0"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Identificación Evaluador  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE792C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="none"/>
-[...12 lines deleted...]
-          <w:strike w:val="0"/>
+        </w:rPr>
+        <w:t>(La evaluación es anónima, el autor no conoce el nombre del evaluador y viceversa).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00222F55" w:rsidRPr="00AE792C" w:rsidRDefault="00222F55" w:rsidP="009F01F3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:color w:val="404040"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3462"/>
+        <w:gridCol w:w="1807"/>
+        <w:gridCol w:w="1956"/>
+        <w:gridCol w:w="1829"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00222F55" w:rsidRPr="00AE792C" w:rsidTr="00597169">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3462" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00222F55" w:rsidRPr="00AE792C" w:rsidRDefault="00222F55" w:rsidP="00222F55">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE792C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nombre completo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5592" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00222F55" w:rsidRPr="00AE792C" w:rsidRDefault="00222F55" w:rsidP="00222F55">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00597169" w:rsidRPr="00AE792C" w:rsidTr="00597169">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3462" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00597169" w:rsidRPr="00AE792C" w:rsidRDefault="00597169" w:rsidP="00597169">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE792C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Número del documento de identidad</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5592" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00597169" w:rsidRPr="00AE792C" w:rsidRDefault="00597169" w:rsidP="00222F55">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95D06" w:rsidRPr="00AE792C" w:rsidTr="00E95D06">
+        <w:trPr>
+          <w:trHeight w:val="180"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3462" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E95D06" w:rsidRPr="00AE792C" w:rsidRDefault="00E95D06" w:rsidP="00222F55">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE792C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Tipo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1807" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E95D06" w:rsidRPr="00E95D06" w:rsidRDefault="00E95D06" w:rsidP="00E95D06">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Cédula de Ciudadanía</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1956" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E95D06" w:rsidRPr="00E95D06" w:rsidRDefault="00E95D06" w:rsidP="00E95D06">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="41"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95D06">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Cédula de Extranjería</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1829" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E95D06" w:rsidRDefault="00E95D06" w:rsidP="00E95D06">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E95D06">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>asaporte</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E95D06" w:rsidRPr="00E95D06" w:rsidRDefault="00E95D06" w:rsidP="00E95D06">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="382"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E95D06" w:rsidRPr="00AE792C" w:rsidTr="00E95D06">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3462" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E95D06" w:rsidRPr="00AE792C" w:rsidRDefault="00E95D06" w:rsidP="00703FFD">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE792C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Últimos estudios realizados</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E95D06" w:rsidRPr="00AE792C" w:rsidRDefault="00E95D06" w:rsidP="00703FFD">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1807" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E95D06" w:rsidRPr="00E95D06" w:rsidRDefault="00E95D06" w:rsidP="00E95D06">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95D06">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Posdoctorado</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1956" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E95D06" w:rsidRPr="00E95D06" w:rsidRDefault="00E95D06" w:rsidP="00E95D06">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="68"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95D06">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Doctorado</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1829" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E95D06" w:rsidRPr="00E95D06" w:rsidRDefault="00E95D06" w:rsidP="00E95D06">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E95D06">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maestría          </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00222F55" w:rsidRPr="00AE792C" w:rsidTr="00597169">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3462" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00222F55" w:rsidRPr="00AE792C" w:rsidRDefault="00222F55" w:rsidP="00222F55">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE792C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Titulación</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5592" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00222F55" w:rsidRPr="00AE792C" w:rsidRDefault="00222F55" w:rsidP="00222F55">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00222F55" w:rsidRPr="00AE792C" w:rsidTr="00597169">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3462" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00222F55" w:rsidRPr="00AE792C" w:rsidRDefault="00222F55" w:rsidP="00222F55">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE792C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Filiación Institucional</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5592" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00222F55" w:rsidRPr="00AE792C" w:rsidRDefault="00222F55" w:rsidP="00222F55">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00222F55" w:rsidRPr="00AE792C" w:rsidTr="00597169">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3462" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00222F55" w:rsidRPr="00AE792C" w:rsidRDefault="00222F55" w:rsidP="00222F55">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE792C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Programa Académico</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5592" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00222F55" w:rsidRPr="00AE792C" w:rsidRDefault="00222F55" w:rsidP="00222F55">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00222F55" w:rsidRPr="00AE792C" w:rsidTr="00597169">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3462" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00222F55" w:rsidRPr="00AE792C" w:rsidRDefault="00222F55" w:rsidP="00222F55">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE792C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tiene </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AE792C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CvLac</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AE792C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AE792C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ScienTI</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AE792C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, Colciencias</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00703FFD" w:rsidRPr="00AE792C" w:rsidRDefault="00703FFD" w:rsidP="00222F55">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE792C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(Campo para académicos en Colombia)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5592" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00222F55" w:rsidRPr="00AE792C" w:rsidRDefault="00222F55" w:rsidP="00222F55">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE792C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="42090F62" wp14:editId="70A00B6C">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>389255</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>28575</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="90805" cy="90805"/>
+                      <wp:effectExtent l="10795" t="13335" r="12700" b="10160"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="32" name="Rectángulo 32"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="90805" cy="90805"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect id="Rectángulo 32" o:spid="_x0000_s1026" style="position:absolute;margin-left:30.65pt;margin-top:2.25pt;width:7.15pt;height:7.15pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYzZUmIwIAAD0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU1FuEzEQ/UfiDpb/yW5CAu2qm6pKCUIq&#10;UFE4gOP17lrYHjN2sim36Vm4GGNvGlLgC+EPy+MZP795M3NxubeG7RQGDa7m00nJmXISGu26mn/5&#10;vH5xxlmIwjXCgFM1v1eBXy6fP7sYfKVm0INpFDICcaEafM37GH1VFEH2yoowAa8cOVtAKyKZ2BUN&#10;ioHQrSlmZfmqGAAbjyBVCHR7PTr5MuO3rZLxY9sGFZmpOXGLece8b9JeLC9E1aHwvZYHGuIfWFih&#10;HX16hLoWUbAt6j+grJYIAdo4kWALaFstVc6BspmWv2Vz1wuvci4kTvBHmcL/g5UfdrfIdFPzlzPO&#10;nLBUo0+k2o8H120NMLoliQYfKoq887eYkgz+BuTXwByseuE6dYUIQ69EQ8SmKb548iAZgZ6yzfAe&#10;GvpAbCNktfYt2gRIOrB9Lsr9sShqH5mky/PyrFxwJskzHhO+qB6fegzxrQLL0qHmSNwztNjdhDiG&#10;PoZk6mB0s9bGZAO7zcog2wnqjnVemT1leBpmHBvo88VskZGf+MIpRJnX3yCsjtTmRtuanx2DRJU0&#10;e+MaoimqKLQZz5SdcQcRk26j/hto7klDhLGHaebo0AN+52yg/q15+LYVqDgz7xzV4Xw6n6eGz8Z8&#10;8XpGBp56Nqce4SRB1TxyNh5XcRySrUfd9fTTNOfu4Ipq1+qsbKrryOpAlno01+YwT2kITu0c9Wvq&#10;lz8BAAD//wMAUEsDBBQABgAIAAAAIQACBF772wAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI5B&#10;T4NAEIXvJv6HzZh4s0tbi4gsjdHUxGNLL94GGAFlZwm7tOivdzzp8eV9ee/LtrPt1YlG3zk2sFxE&#10;oIgrV3fcGDgWu5sElA/INfaOycAXedjmlxcZprU7855Oh9AoGWGfooE2hCHV2lctWfQLNxBL9+5G&#10;i0Hi2Oh6xLOM216voijWFjuWhxYHemqp+jxM1kDZrY74vS9eInu/W4fXufiY3p6Nub6aHx9ABZrD&#10;Hwy/+qIOuTiVbuLaq95AvFwLaeB2A0rqu00MqhQsSUDnmf6vn/8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEA2M2VJiMCAAA9BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAAgRe+9sAAAAGAQAADwAAAAAAAAAAAAAAAAB9BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAIUFAAAAAA==&#10;"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidRPr="00AE792C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="46E332DB" wp14:editId="1522E8BB">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>38735</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>29210</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="90805" cy="90805"/>
+                      <wp:effectExtent l="12700" t="13970" r="10795" b="9525"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="31" name="Rectángulo 31"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="90805" cy="90805"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect id="Rectángulo 31" o:spid="_x0000_s1026" style="position:absolute;margin-left:3.05pt;margin-top:2.3pt;width:7.15pt;height:7.15pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMWfX3IgIAAD0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GO0zAQ/UfiDpb/adLSQjdqulp1KUJa&#10;YMXCAVzHSSxsjxm7Tctt9ixcjInTli7whfCH5fGM37x5nllc761hO4VBgyv5eJRzppyESrum5F8+&#10;r1/MOQtRuEoYcKrkBxX49fL5s0XnCzWBFkylkBGIC0XnS97G6IssC7JVVoQReOXIWQNaEcnEJqtQ&#10;dIRuTTbJ81dZB1h5BKlCoNvbwcmXCb+ulYwf6zqoyEzJiVtMO6Z90+/ZciGKBoVvtTzSEP/Awgrt&#10;KOkZ6lZEwbao/4CyWiIEqONIgs2grrVUqQaqZpz/Vs1DK7xKtZA4wZ9lCv8PVn7Y3SPTVclfjjlz&#10;wtIffSLVfjy6ZmuA0S1J1PlQUOSDv8e+yODvQH4NzMGqFa5RN4jQtUpURCzFZ08e9Eagp2zTvYeK&#10;EohthKTWvkbbA5IObJ8+5XD+FLWPTNLlVT7PZ5xJ8gxH4pOJ4vTUY4hvFVjWH0qOxD1Bi91diEPo&#10;KSRRB6OrtTYmGdhsVgbZTlB3rNPqqyX0cBlmHOso+WwyS8hPfOESIk/rbxBWR2pzo23J5+cgUfSa&#10;vXEV5RRFFNoMZ8pvHNE46Tbov4HqQBoiDD1MM0eHFvA7Zx31b8nDt61AxZl55+gfrsbTad/wyZjO&#10;Xk/IwEvP5tIjnCSokkfOhuMqDkOy9aibljKNU+0Obujvap2U7fkNrI5kqUeTesd56ofg0k5Rv6Z+&#10;+RMAAP//AwBQSwMEFAAGAAgAAAAhAO4CKGjaAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMjsFO&#10;wzAQRO9I/IO1SNyo3VBFbYhTIVCROLbphZsTL0naeB3FThv4epYTHEfzNPPy7ex6ccExdJ40LBcK&#10;BFLtbUeNhmO5e1iDCNGQNb0n1PCFAbbF7U1uMuuvtMfLITaCRyhkRkMb45BJGeoWnQkLPyBx9+lH&#10;ZyLHsZF2NFced71MlEqlMx3xQ2sGfGmxPh8mp6HqkqP53pdvym12j/F9Lk/Tx6vW93fz8xOIiHP8&#10;g+FXn9WhYKfKT2SD6DWkSwY1rFIQ3CZqBaJiar0BWeTyv33xAwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAExZ9fciAgAAPQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAO4CKGjaAAAABQEAAA8AAAAAAAAAAAAAAAAAfAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidRPr="00AE792C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r w:rsidR="00703FFD" w:rsidRPr="00AE792C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sí</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE792C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00526A33" w:rsidRPr="00AE792C" w:rsidTr="00597169">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3462" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00526A33" w:rsidRPr="00AE792C" w:rsidRDefault="00526A33" w:rsidP="00222F55">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE792C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Código </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AE792C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Orcid</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5592" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00526A33" w:rsidRPr="00AE792C" w:rsidRDefault="00526A33" w:rsidP="00222F55">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00526A33" w:rsidRPr="00AE792C" w:rsidTr="00597169">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3462" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00526A33" w:rsidRPr="00AE792C" w:rsidRDefault="00526A33" w:rsidP="00222F55">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE792C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Índice H según Google </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AE792C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Scholar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AE792C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AE792C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>PoP</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5592" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00526A33" w:rsidRPr="00AE792C" w:rsidRDefault="00526A33" w:rsidP="00222F55">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00222F55" w:rsidRPr="00AE792C" w:rsidTr="00597169">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3462" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00222F55" w:rsidRPr="00AE792C" w:rsidRDefault="00222F55" w:rsidP="00222F55">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE792C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Referencie los dos artículos recientes publicados en revista indexada</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00222F55" w:rsidRPr="00AE792C" w:rsidRDefault="00222F55" w:rsidP="00222F55">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5592" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00222F55" w:rsidRPr="00AE792C" w:rsidRDefault="00222F55" w:rsidP="00222F55">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00222F55" w:rsidRPr="00AE792C" w:rsidRDefault="00222F55" w:rsidP="00222F55">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00222F55" w:rsidRPr="00AE792C" w:rsidTr="00597169">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3462" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00222F55" w:rsidRPr="00AE792C" w:rsidRDefault="00222F55" w:rsidP="00222F55">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5592" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00222F55" w:rsidRPr="00AE792C" w:rsidRDefault="00222F55" w:rsidP="00222F55">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00222F55" w:rsidRPr="00AE792C" w:rsidRDefault="00222F55" w:rsidP="00222F55">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-CO"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00222F55" w:rsidRPr="00AE792C" w:rsidTr="00597169">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3462" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00222F55" w:rsidRPr="00AE792C" w:rsidRDefault="00222F55" w:rsidP="00222F55">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE792C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Correo electrónico</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5592" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00222F55" w:rsidRPr="00AE792C" w:rsidRDefault="00222F55" w:rsidP="00222F55">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00222F55" w:rsidRPr="00AE792C" w:rsidTr="00597169">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3462" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00222F55" w:rsidRPr="00AE792C" w:rsidRDefault="00222F55" w:rsidP="00222F55">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE792C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Teléfono</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5592" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00222F55" w:rsidRPr="00AE792C" w:rsidRDefault="00222F55" w:rsidP="00222F55">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00222F55" w:rsidRPr="00AE792C" w:rsidTr="00597169">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3462" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00222F55" w:rsidRPr="00AE792C" w:rsidRDefault="00222F55" w:rsidP="00222F55">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE792C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Dirección envío de correspondencia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5592" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00222F55" w:rsidRPr="00AE792C" w:rsidRDefault="00222F55" w:rsidP="00222F55">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00222F55" w:rsidRPr="00AE792C" w:rsidRDefault="00222F55" w:rsidP="009F01F3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="none"/>
-[...9 lines deleted...]
-          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00222F55" w:rsidRPr="00AE792C" w:rsidRDefault="00222F55" w:rsidP="00222F55">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...9 lines deleted...]
-          <w:strike w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE792C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="none"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t>(*La información solicitada en este cuadro es para completar algunos datos exigidos por Colciencias y para envíos de suscripciones nacionales,  la revista garantiza la confidencialidad de la información suministrada)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
+    <w:p w:rsidR="00222F55" w:rsidRPr="00AE792C" w:rsidRDefault="00222F55" w:rsidP="00222F55">
       <w:pPr>
-        <w:spacing w:after="0" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:tbl>
-[...3800 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001EF">
+    <w:p w:rsidR="00222F55" w:rsidRPr="00AE792C" w:rsidRDefault="00222F55" w:rsidP="00222F55">
       <w:pPr>
-        <w:tabs>
-[...7 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00AE792C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ciudad: ____________       País: ________________       Fecha: _____ de ____________  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE792C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE792C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20______</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001F0">
+    <w:p w:rsidR="00222F55" w:rsidRPr="00AE792C" w:rsidRDefault="00222F55" w:rsidP="00222F55">
       <w:pPr>
-        <w:tabs>
-[...7 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+    </w:p>
+    <w:p w:rsidR="00222F55" w:rsidRPr="00AE792C" w:rsidRDefault="00222F55" w:rsidP="00222F55">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Después de diligenciado este formulario, favor sírvase colocarse en contacto con la coordinadora de investigación a la dirección de contacto que aparece abajo. </w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE792C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Firma:    _______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001F1">
+    <w:p w:rsidR="00222F55" w:rsidRPr="00AE792C" w:rsidRDefault="00222F55" w:rsidP="00222F55">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001F2">
+    <w:p w:rsidR="009F01F3" w:rsidRPr="00AE792C" w:rsidRDefault="00222F55" w:rsidP="00222F55">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE792C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>Nombre</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AE792C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AE792C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003D626C" w:rsidRPr="00AE792C" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...8 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001F3">
+    <w:p w:rsidR="003D626C" w:rsidRPr="00AE792C" w:rsidRDefault="003D626C" w:rsidP="003D626C">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:sectPr>
-[...2 lines deleted...]
-      <w:pgNumType w:start="1"/>
+    <w:p w:rsidR="003D626C" w:rsidRPr="00AE792C" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003D626C" w:rsidRPr="00AE792C" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003D626C" w:rsidRPr="00AE792C" w:rsidRDefault="003D626C" w:rsidP="003D626C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="003D626C" w:rsidRPr="00AE792C">
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00FF7A15" w:rsidRDefault="00FF7A15" w:rsidP="009A1140">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00FF7A15" w:rsidRDefault="00FF7A15" w:rsidP="009A1140">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
-[...2 lines deleted...]
-  <w:font w:name="Times New Roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:font w:name="Comic Sans MS">
+    <w:panose1 w:val="030F0702030302020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="script"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calisto MT">
+    <w:panose1 w:val="02040603050505030304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lucida Sans Unicode">
+    <w:panose1 w:val="020B0602030504020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00FF7A15" w:rsidRDefault="00FF7A15" w:rsidP="009A1140">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00FF7A15" w:rsidRDefault="00FF7A15" w:rsidP="009A1140">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w:rsidR="009323F4" w:rsidRPr="00AE792C" w:rsidRDefault="009323F4" w:rsidP="00707132">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:eastAsia="Times New Roman" w:hAnsi="Calisto MT" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE792C">
+        <w:rPr>
+          <w:rStyle w:val="Refdenotaalpie"/>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00AE792C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00F32BBE" w:rsidRPr="00AE792C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:eastAsia="Times New Roman" w:hAnsi="Calisto MT" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-CO"/>
+        </w:rPr>
+        <w:t>Teniendo en cuenta la confidencialidad del proceso de evaluación y teniendo en cuenta los derechos de autor y de propiedad intelectual que puedan tener sobre el material que se entrega, el evaluador se compromete a mantener su trabajo en secreto absoluto, limitando el uso del artículo entregado sólo con los fines de evaluación.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00B3088F" w:rsidRPr="00732514" w:rsidRDefault="00F32BBE" w:rsidP="00B3088F">
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:t>Revista</w:t>
+    </w:r>
+  </w:p>
+  <w:p w:rsidR="00B3088F" w:rsidRPr="00310F22" w:rsidRDefault="00B3088F" w:rsidP="00B3088F">
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="44"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00310F22">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="44"/>
+      </w:rPr>
+      <w:t>Apuntes del CENES</w:t>
+    </w:r>
+  </w:p>
+  <w:p w:rsidR="00B3088F" w:rsidRPr="00D96141" w:rsidRDefault="00FF7A15" w:rsidP="00B3088F">
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:hyperlink r:id="rId1" w:history="1">
+      <w:r w:rsidR="00B3088F" w:rsidRPr="00D96141">
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>http://revistas.uptc.edu.co/revistas/index.php/cenes</w:t>
+      </w:r>
+    </w:hyperlink>
+    <w:r w:rsidR="00B3088F" w:rsidRPr="00D96141">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+  <w:p w:rsidR="00B3088F" w:rsidRDefault="00B3088F">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml"/>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:abstractNum w:abstractNumId="0">
+    <w:nsid w:val="501B73D8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BF2EDB86"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
-  <w:defaultTabStop w:val="720"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+  <w:zoom w:percent="110"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:defaultTabStop w:val="708"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="003D626C"/>
+    <w:rsid w:val="00102240"/>
+    <w:rsid w:val="00122257"/>
+    <w:rsid w:val="0013482E"/>
+    <w:rsid w:val="001562E6"/>
+    <w:rsid w:val="00222F55"/>
+    <w:rsid w:val="00235CD8"/>
+    <w:rsid w:val="00282D00"/>
+    <w:rsid w:val="002962E8"/>
+    <w:rsid w:val="00336450"/>
+    <w:rsid w:val="003D626C"/>
+    <w:rsid w:val="003F7E4D"/>
+    <w:rsid w:val="00514B59"/>
+    <w:rsid w:val="00526A33"/>
+    <w:rsid w:val="00536739"/>
+    <w:rsid w:val="00596A6E"/>
+    <w:rsid w:val="00597169"/>
+    <w:rsid w:val="0062008D"/>
+    <w:rsid w:val="00622E6D"/>
+    <w:rsid w:val="006B36CE"/>
+    <w:rsid w:val="00703FFD"/>
+    <w:rsid w:val="00707132"/>
+    <w:rsid w:val="007239B0"/>
+    <w:rsid w:val="00724A59"/>
+    <w:rsid w:val="008649CC"/>
+    <w:rsid w:val="008E3083"/>
+    <w:rsid w:val="009323F4"/>
+    <w:rsid w:val="009A1140"/>
+    <w:rsid w:val="009F01F3"/>
+    <w:rsid w:val="00A266D7"/>
+    <w:rsid w:val="00AE792C"/>
+    <w:rsid w:val="00B00675"/>
+    <w:rsid w:val="00B3088F"/>
+    <w:rsid w:val="00B56028"/>
+    <w:rsid w:val="00BF133B"/>
+    <w:rsid w:val="00D96141"/>
+    <w:rsid w:val="00DA6BD0"/>
+    <w:rsid w:val="00E63EDA"/>
+    <w:rsid w:val="00E751F3"/>
+    <w:rsid w:val="00E95D06"/>
+    <w:rsid w:val="00F32BBE"/>
+    <w:rsid w:val="00FF7A15"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="es-CO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=","/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="es-ES"/>
+        <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
-    <w:name w:val="normal"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="footnote reference" w:uiPriority="0"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="009F01F3"/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
-    <w:name w:val="Table Normal"/>
+  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
-    <w:name w:val="heading 1"/>
+  <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hipervnculo">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003D626C"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tablaconcuadrcula">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="003D626C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textonotapie">
+    <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:link w:val="TextonotapieCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009A1140"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-[...79 lines deleted...]
-      <w:b w:val="1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
-[...8 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextonotapieCar">
+    <w:name w:val="Texto nota pie Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Textonotapie"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009A1140"/>
     <w:rPr>
-      <w:b w:val="1"/>
-[...1 lines deleted...]
-      <w:szCs w:val="72"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="Refdenotaalpie">
+    <w:name w:val="footnote reference"/>
+    <w:rsid w:val="009A1140"/>
     <w:rPr>
-      <w:sz w:val="22"/>
-[...39 lines deleted...]
-      <w:lang w:val="es-MX"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EncabezadoCar"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed w:val="1"/>
-    <w:rsid w:val="00F35C11"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B3088F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="EncabezadoCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
     <w:name w:val="Encabezado Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Encabezado"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00F35C11"/>
+    <w:rsid w:val="00B3088F"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Piedepgina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed w:val="1"/>
-    <w:rsid w:val="00F35C11"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B3088F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PiedepginaCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00F35C11"/>
+    <w:rsid w:val="00B3088F"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textodeglobo">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextodegloboCar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006474A4"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006B36CE"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:hAnsi="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TextodegloboCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodegloboCar">
     <w:name w:val="Texto de globo Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textodeglobo"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:rsid w:val="006474A4"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006B36CE"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:hAnsi="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="footnote reference" w:uiPriority="0"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="009F01F3"/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hipervnculo">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003D626C"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="0076124E"/>
+    <w:rsid w:val="003D626C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-  </w:style>
-[...117 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textonotapie">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextonotapieCar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0011567A"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009A1140"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TextonotapieCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextonotapieCar">
     <w:name w:val="Texto nota pie Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textonotapie"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-[...49 lines deleted...]
-    </w:pPr>
+    <w:semiHidden/>
+    <w:rsid w:val="009A1140"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TextocomentarioCar" w:customStyle="1">
-[...4 lines deleted...]
-    <w:rsid w:val="003B095E"/>
+  <w:style w:type="character" w:styleId="Refdenotaalpie">
+    <w:name w:val="footnote reference"/>
+    <w:rsid w:val="009A1140"/>
     <w:rPr>
-      <w:lang w:val="es-MX"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Asuntodelcomentario">
-[...3 lines deleted...]
-    <w:link w:val="AsuntodelcomentarioCar"/>
+  <w:style w:type="paragraph" w:styleId="Encabezado">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="EncabezadoCar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003B095E"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B3088F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4419"/>
+        <w:tab w:val="right" w:pos="8838"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
+    <w:name w:val="Encabezado Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Encabezado"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B3088F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Piedepgina">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PiedepginaCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B3088F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4419"/>
+        <w:tab w:val="right" w:pos="8838"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
+    <w:name w:val="Pie de página Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Piedepgina"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B3088F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textodeglobo">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextodegloboCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006B36CE"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-      <w:bCs w:val="1"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="AsuntodelcomentarioCar" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Asuntodelcomentario"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodegloboCar">
+    <w:name w:val="Texto de globo Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Textodeglobo"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:rsid w:val="003B095E"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006B36CE"/>
     <w:rPr>
-      <w:b w:val="1"/>
-[...1 lines deleted...]
-      <w:lang w:val="es-MX"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
-  </w:style>
-[...64 lines deleted...]
-    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:divs>
+    <w:div w:id="1602647411">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="277685059">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1608541595">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1721857225">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1734234777">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="821316519">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="650135705">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
+
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://revistas.uptc.edu.co/revistas/index.php/cenes" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4808,84 +4831,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -5016,49 +5041,87 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</go:gDocsCustomXmlDataStorage>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EFDFA103-0B50-443A-A4C4-1E65F1D4F43D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
-    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>3</Pages>
+  <Words>495</Words>
+  <Characters>2724</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>22</Lines>
+  <Paragraphs>6</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Título</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company>Hewlett-Packard Company</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>3213</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
+</file>
+
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>tuptc</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>