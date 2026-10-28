--- v0 (2026-08-11)
+++ v1 (2026-10-28)
@@ -1,2186 +1,1867 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/xml" Extension="xml"/>
-[...17 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
-[...26 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
+    <w:p w:rsidR="0007660F" w:rsidRDefault="0007660F" w:rsidP="0007660F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Lustria" w:cs="Lustria" w:eastAsia="Lustria" w:hAnsi="Lustria"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w:rsidR="0007660F" w:rsidRDefault="0007660F" w:rsidP="0007660F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="44"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="44"/>
+        </w:rPr>
+        <w:t>Ius</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="44"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="44"/>
+        </w:rPr>
+        <w:t>Tribunalis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="0007660F" w:rsidRDefault="0007660F" w:rsidP="0007660F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId5" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+          </w:rPr>
+          <w:t>https://journals.continental.edu.pe/index.php/iusettribunalis/index</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00047690" w:rsidRPr="004B54D8" w:rsidRDefault="00047690" w:rsidP="00047690">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00047690" w:rsidRPr="004B54D8" w:rsidRDefault="00047690" w:rsidP="00047690">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B54D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Reporte del Asistente</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00047690" w:rsidRPr="004B54D8" w:rsidRDefault="00047690" w:rsidP="00047690">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Table1"/>
-[...11 lines deleted...]
-        <w:tblLook w:val="0400"/>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2209"/>
-[...6 lines deleted...]
-        </w:tblGridChange>
+        <w:gridCol w:w="8978"/>
       </w:tblGrid>
-      <w:tr>
-[...6 lines deleted...]
-          <w:tcPr>
+      <w:tr w:rsidR="00047690" w:rsidRPr="004B54D8" w:rsidTr="008C65C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8978" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
-[...12 lines deleted...]
-          <w:tcPr>
+          <w:p w:rsidR="00047690" w:rsidRPr="004B54D8" w:rsidRDefault="00047690" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B54D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Número del artículo:</w:t>
+            </w:r>
+            <w:r w:rsidR="00C464BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00047690" w:rsidRPr="004B54D8" w:rsidRDefault="00047690" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00047690" w:rsidRPr="004B54D8" w:rsidTr="008C65C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8978" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
-[...16 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00047690" w:rsidRPr="004B54D8" w:rsidRDefault="00047690" w:rsidP="00EB3F76">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B54D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Título del artículo:</w:t>
+            </w:r>
+            <w:r w:rsidR="00C464BD">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...6 lines deleted...]
-          <w:tcPr>
+      <w:tr w:rsidR="00047690" w:rsidRPr="004B54D8" w:rsidTr="008C65C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8978" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
-[...147 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00047690" w:rsidRPr="004B54D8" w:rsidRDefault="00047690" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B54D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Fecha de envío a OJS:</w:t>
+            </w:r>
+            <w:r w:rsidR="00C464BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00047690" w:rsidRPr="004B54D8" w:rsidRDefault="00047690" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
+    <w:p w:rsidR="00047690" w:rsidRPr="004B54D8" w:rsidRDefault="00047690" w:rsidP="00047690">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Lustria" w:cs="Lustria" w:eastAsia="Lustria" w:hAnsi="Lustria"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
+    <w:p w:rsidR="00047690" w:rsidRPr="004B54D8" w:rsidRDefault="00047690" w:rsidP="004B54D8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Lustria" w:cs="Lustria" w:eastAsia="Lustria" w:hAnsi="Lustria"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> cumple con los requerimientos (directrices, documentos / formularios, etc.) exigidos por la revista. Por favor, póngase en contacto con el autor (es) sobre las insuficiencias para garantizar el cumplimiento de los requerimientos tan pronto como sea posible. A continuación, envíe el artículo al editor.</w:t>
+      <w:r w:rsidRPr="004B54D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>El artículo que ha sido enviado a Apuntes del CENES cumple con los requerimientos (directrices, documentos requeridos / formularios, etc.</w:t>
+      </w:r>
+      <w:r w:rsidR="004B54D8" w:rsidRPr="004B54D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="004B54D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004B54D8" w:rsidRPr="004B54D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>exigidos</w:t>
+      </w:r>
+      <w:r w:rsidR="004B54D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por la revista</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004B54D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004B54D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004B54D8" w:rsidRPr="004B54D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B54D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por favor,  póngase en contacto con el autor (es) sobre las </w:t>
+      </w:r>
+      <w:r w:rsidR="004B54D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>insuficiencias</w:t>
+      </w:r>
+      <w:r w:rsidR="004B54D8" w:rsidRPr="004B54D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B54D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>para garantizar  el cumplimiento de los requerimientos tan pronto como sea posible. A continuación, envíe el artículo al editor.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Table2"/>
-[...11 lines deleted...]
-        <w:tblLook w:val="0400"/>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5868"/>
-[...10 lines deleted...]
-        </w:tblGridChange>
+        <w:gridCol w:w="6123"/>
+        <w:gridCol w:w="880"/>
+        <w:gridCol w:w="878"/>
+        <w:gridCol w:w="1173"/>
       </w:tblGrid>
-      <w:tr>
-[...80 lines deleted...]
-              <w:t xml:space="preserve">Observaciones</w:t>
+      <w:tr w:rsidR="00047690" w:rsidRPr="004B54D8" w:rsidTr="004B54D8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3381" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00047690" w:rsidRPr="004B54D8" w:rsidRDefault="00047690" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00047690" w:rsidRPr="004B54D8" w:rsidRDefault="00047690" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B54D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Si</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="485" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00047690" w:rsidRPr="004B54D8" w:rsidRDefault="00047690" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B54D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00047690" w:rsidRPr="004B54D8" w:rsidRDefault="00047690" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B54D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Completo</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...73 lines deleted...]
-            </w:r>
+      <w:tr w:rsidR="00047690" w:rsidRPr="004B54D8" w:rsidTr="004B54D8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3381" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00047690" w:rsidRPr="004B54D8" w:rsidRDefault="00047690" w:rsidP="00047690">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B54D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>El artículo se ha preparado conforme las Directrices para Autores</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004B54D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00047690" w:rsidRPr="004B54D8" w:rsidRDefault="00047690" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="485" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00047690" w:rsidRPr="004B54D8" w:rsidRDefault="00047690" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00047690" w:rsidRPr="004B54D8" w:rsidRDefault="00047690" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...73 lines deleted...]
-            </w:r>
+      <w:tr w:rsidR="00047690" w:rsidRPr="004B54D8" w:rsidTr="004B54D8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3381" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00047690" w:rsidRPr="004B54D8" w:rsidRDefault="00047690" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B54D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Tiene una Portada</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004B54D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00047690" w:rsidRPr="004B54D8" w:rsidRDefault="00047690" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="485" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00047690" w:rsidRPr="004B54D8" w:rsidRDefault="00047690" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00047690" w:rsidRPr="004B54D8" w:rsidRDefault="00047690" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...73 lines deleted...]
-            </w:r>
+      <w:tr w:rsidR="00047690" w:rsidRPr="004B54D8" w:rsidTr="004B54D8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3381" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00047690" w:rsidRPr="004B54D8" w:rsidRDefault="00047690" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B54D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Formato # 6 Declaración de cesión  Derechos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00047690" w:rsidRPr="004B54D8" w:rsidRDefault="00047690" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="485" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00047690" w:rsidRPr="004B54D8" w:rsidRDefault="00047690" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00047690" w:rsidRPr="004B54D8" w:rsidRDefault="00047690" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...73 lines deleted...]
-            </w:r>
+      <w:tr w:rsidR="00047690" w:rsidRPr="004B54D8" w:rsidTr="004B54D8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3381" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00047690" w:rsidRPr="004B54D8" w:rsidRDefault="00047690" w:rsidP="005B35C9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B54D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Formato # 7 Conflicto / Relaciones de intereses</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="004F1D48" w:rsidRPr="004B54D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00047690" w:rsidRPr="004B54D8" w:rsidRDefault="00047690" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="485" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00047690" w:rsidRPr="004B54D8" w:rsidRDefault="00047690" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00047690" w:rsidRPr="004B54D8" w:rsidRDefault="00047690" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...73 lines deleted...]
-            </w:r>
+      <w:tr w:rsidR="00047690" w:rsidRPr="004B54D8" w:rsidTr="004B54D8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3381" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00047690" w:rsidRPr="004B54D8" w:rsidRDefault="00047690" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B54D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Formato # 8 Cumplimiento de principios ético científicos</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="005B35C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00047690" w:rsidRPr="004B54D8" w:rsidRDefault="00047690" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="485" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00047690" w:rsidRPr="004B54D8" w:rsidRDefault="00047690" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00047690" w:rsidRPr="004B54D8" w:rsidRDefault="00047690" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...73 lines deleted...]
-            </w:r>
+      <w:tr w:rsidR="00047690" w:rsidRPr="004B54D8" w:rsidTr="004B54D8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3381" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00047690" w:rsidRPr="004B54D8" w:rsidRDefault="00047690" w:rsidP="005B35C9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B54D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Formato # 9 El set de datos y sus fuentes</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004B54D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00047690" w:rsidRPr="004B54D8" w:rsidRDefault="00047690" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="485" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00047690" w:rsidRPr="004B54D8" w:rsidRDefault="00047690" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00047690" w:rsidRPr="004B54D8" w:rsidRDefault="00047690" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...92 lines deleted...]
-            </w:r>
+      <w:tr w:rsidR="00047690" w:rsidRPr="004B54D8" w:rsidTr="004B54D8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3381" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00047690" w:rsidRPr="004B54D8" w:rsidRDefault="00047690" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B54D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>¿Se han preparado los gráficos, tablas, etc. en otro archivo?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00047690" w:rsidRPr="004B54D8" w:rsidRDefault="00047690" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="485" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00047690" w:rsidRPr="004B54D8" w:rsidRDefault="00047690" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00047690" w:rsidRPr="004B54D8" w:rsidRDefault="00047690" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...73 lines deleted...]
-            </w:r>
+      <w:tr w:rsidR="00047690" w:rsidRPr="004B54D8" w:rsidTr="004B54D8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3381" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00047690" w:rsidRPr="004B54D8" w:rsidRDefault="00047690" w:rsidP="004B54D8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B54D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¿Hay alguna indicación de plagio luego de </w:t>
+            </w:r>
+            <w:r w:rsidR="004B54D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pasar por </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="004B54D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Turnitin</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004B54D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>? *</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00047690" w:rsidRPr="004B54D8" w:rsidRDefault="00047690" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="485" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00047690" w:rsidRPr="004B54D8" w:rsidRDefault="00047690" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00047690" w:rsidRPr="004B54D8" w:rsidRDefault="00047690" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00047690" w:rsidRPr="004B54D8" w:rsidTr="004B54D8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3381" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00047690" w:rsidRPr="004B54D8" w:rsidRDefault="00047690" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B54D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¿El autor ha tenido algún incidente de plagio antes? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B54D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="486" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00047690" w:rsidRPr="004B54D8" w:rsidRDefault="00047690" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="485" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00047690" w:rsidRPr="004B54D8" w:rsidRDefault="00047690" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="00047690" w:rsidRPr="004B54D8" w:rsidRDefault="00047690" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
+    <w:p w:rsidR="00047690" w:rsidRPr="004B54D8" w:rsidRDefault="00047690" w:rsidP="00047690">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Lustria" w:cs="Lustria" w:eastAsia="Lustria" w:hAnsi="Lustria"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
+    <w:p w:rsidR="00047690" w:rsidRPr="004B54D8" w:rsidRDefault="00047690" w:rsidP="00047690">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Lustria" w:cs="Lustria" w:eastAsia="Lustria" w:hAnsi="Lustria"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">* Si hay alguna duda sobre algún nivel de plagio, debe informar prontamente al editor y mostrarle las razones.</w:t>
+      <w:r w:rsidRPr="004B54D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>* Si hay alguna duda sobre algún</w:t>
+      </w:r>
+      <w:r w:rsidR="004B54D8" w:rsidRPr="004B54D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B54D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>nivel de plagio, debe informar prontamente al editor y mostrarle  las razones.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
+    <w:p w:rsidR="00047690" w:rsidRPr="004B54D8" w:rsidRDefault="00047690" w:rsidP="00047690">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Lustria" w:cs="Lustria" w:eastAsia="Lustria" w:hAnsi="Lustria"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">** Si hay alguna información sobre plagio del autor (es) en los medios de comunicación o cualquier ámbito científico; si hay alguna acusación sobre  plagio, puede rechazar el artículo sin necesidad de enviar al editor.  Por favor, rechazar el artículo del autor o coautor que tiene un incidente de plagio. Pero, por favor asegúrese de informar al editor.</w:t>
+      <w:r w:rsidRPr="004B54D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">** Si hay alguna información sobre  plagio del autor (es) en los medios de comunicación o cualquier ámbito científico; si hay alguna acusación sobre  plagio, puede rechazar el artículo sin necesidad de enviar al editor.  Por favor, rechazar el artículo del autor o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B54D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>co</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B54D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>-autor que tiene un incidente de plagio. Pero, por favor asegúrese de informar al editor.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
+    <w:p w:rsidR="00047690" w:rsidRPr="004B54D8" w:rsidRDefault="00047690" w:rsidP="00047690">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Lustria" w:cs="Lustria" w:eastAsia="Lustria" w:hAnsi="Lustria"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Notas y explicaciones para el Editor</w:t>
+      <w:r w:rsidRPr="004B54D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Notas y explicaciones para el Editor</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Table3"/>
-[...11 lines deleted...]
-        <w:tblLook w:val="0400"/>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8828"/>
-[...4 lines deleted...]
-        </w:tblGridChange>
+        <w:gridCol w:w="8978"/>
       </w:tblGrid>
-      <w:tr>
-[...134 lines deleted...]
-            </w:r>
+      <w:tr w:rsidR="00047690" w:rsidRPr="004B54D8" w:rsidTr="008C65C7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8978" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00047690" w:rsidRPr="004B54D8" w:rsidRDefault="00047690" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00047690" w:rsidRPr="004B54D8" w:rsidRDefault="00047690" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00047690" w:rsidRPr="004B54D8" w:rsidRDefault="00047690" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00047690" w:rsidRPr="004B54D8" w:rsidRDefault="00047690" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00047690" w:rsidRPr="004B54D8" w:rsidRDefault="00047690" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00047690" w:rsidRPr="004B54D8" w:rsidRDefault="00047690" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00047690" w:rsidRPr="004B54D8" w:rsidRDefault="00047690" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00047690" w:rsidRPr="004B54D8" w:rsidRDefault="00047690" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B54D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Firma del Asistente</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00047690" w:rsidRPr="004B54D8" w:rsidRDefault="00047690" w:rsidP="008C65C7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
+    <w:p w:rsidR="00047690" w:rsidRPr="004B54D8" w:rsidRDefault="00047690" w:rsidP="00310F22">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Lustria" w:cs="Lustria" w:eastAsia="Lustria" w:hAnsi="Lustria"/>
+          <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT" w:cs="Times New Roman"/>
           <w:sz w:val="44"/>
-          <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:sectPr>
-[...8 lines deleted...]
-      <w:pgNumType w:start="1"/>
+    <w:sectPr w:rsidR="00047690" w:rsidRPr="004B54D8">
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
-[...5 lines deleted...]
-    <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId1" w:subsetted="0"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calisto MT">
+    <w:panose1 w:val="02040603050505030304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...398 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
-  <w:defaultTabStop w:val="720"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:defaultTabStop w:val="708"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00310F22"/>
+    <w:rsid w:val="00047690"/>
+    <w:rsid w:val="0007660F"/>
+    <w:rsid w:val="00230737"/>
+    <w:rsid w:val="00310F22"/>
+    <w:rsid w:val="0035044B"/>
+    <w:rsid w:val="004B54D8"/>
+    <w:rsid w:val="004D08D1"/>
+    <w:rsid w:val="004F1D48"/>
+    <w:rsid w:val="005660D6"/>
+    <w:rsid w:val="005B35C9"/>
+    <w:rsid w:val="0062008D"/>
+    <w:rsid w:val="00732514"/>
+    <w:rsid w:val="00A046E5"/>
+    <w:rsid w:val="00A72C10"/>
+    <w:rsid w:val="00B64664"/>
+    <w:rsid w:val="00B81F7A"/>
+    <w:rsid w:val="00C464BD"/>
+    <w:rsid w:val="00D67BC4"/>
+    <w:rsid w:val="00DF4DC2"/>
+    <w:rsid w:val="00E52A9E"/>
+    <w:rsid w:val="00E955C1"/>
+    <w:rsid w:val="00EB3F76"/>
+    <w:rsid w:val="00EB60D9"/>
+    <w:rsid w:val="00F0025B"/>
+    <w:rsid w:val="00F9629D"/>
+    <w:rsid w:val="00FD0FB3"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="es-CO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=","/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="es-CO"/>
+        <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
-    <w:name w:val="normal"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
-[...139 lines deleted...]
-  <w:style w:type="character" w:styleId="Fuentedeprrafopredeter" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Tablanormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
-      <w:tblInd w:w="0.0" w:type="dxa"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108.0" w:type="dxa"/>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="Sinlista" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculo">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00310F22"/>
     <w:rPr>
-      <w:color w:val="0000ff" w:themeColor="hyperlink"/>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00310F22"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:color="auto" w:space="0" w:sz="4" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="auto" w:space="0" w:sz="4" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-    </w:tblPr>
-[...82 lines deleted...]
-      <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...34 lines deleted...]
-        <w:right w:w="108.0" w:type="dxa"/>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hipervnculo">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00310F22"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tablaconcuadrcula">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00310F22"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+</w:styles>
 </file>
 
-<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lustria-regular.ttf"/></Relationships>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:divs>
+    <w:div w:id="1113282138">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.continental.edu.pe/index.php/iusettribunalis/index" TargetMode="External"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.continental.edu.pe/index.php/iusettribunalis/index" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2424,50 +2105,70 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...15 lines deleted...]
-</ds:datastoreItem>
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>1</Pages>
+  <Words>260</Words>
+  <Characters>1430</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>11</Lines>
+  <Paragraphs>3</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Título</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company>Hewlett-Packard Company</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>1687</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>tuptc</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>tuptc</dc:creator>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>